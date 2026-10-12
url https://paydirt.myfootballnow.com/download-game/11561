--- v4 (2026-06-14)
+++ v5 (2026-10-12)
@@ -434,51 +434,51 @@
   <si>
     <t>2-10-TEN 25 (14:57) 81-Willard Aguilar ran to TEN 33 for 8 yards. Tackle by 25-Ron Carvalho.</t>
   </si>
   <si>
     <t>#37 David Gallaway - WR</t>
   </si>
   <si>
     <t>#54 Arlie Korn - MLB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>TEN 33</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-2-TEN 33 (14:23) 81-Willard Aguilar ran to TEN 37 for 4 yards. Tackle by 52-Markus Drake.</t>
   </si>
   <si>
-    <t>#74 David Thorpe - C</t>
+    <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#58 Lavern Daniels - SLB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>TEN 37</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-TEN 37 (13:39) 81-Willard Aguilar ran to TEN 37 for 1 yards. Tackle by 97-Roger Smith.</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>