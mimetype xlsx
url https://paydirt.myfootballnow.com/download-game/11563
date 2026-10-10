--- v5 (2026-08-11)
+++ v6 (2026-10-10)
@@ -365,51 +365,51 @@
   <si>
     <t>#45 Joel Martin - RB</t>
   </si>
   <si>
     <t>#33 James Cole - RB</t>
   </si>
   <si>
     <t>#14 Lewis Nosal - WR</t>
   </si>
   <si>
     <t>#85 James Braga - WR</t>
   </si>
   <si>
     <t>#59 Michael Ayala - LT</t>
   </si>
   <si>
     <t>#62 Jeffrey Hussey - LG</t>
   </si>
   <si>
     <t>#64 Terry Sanchez - C</t>
   </si>
   <si>
     <t>#73 Dennis Larry - RT</t>
   </si>
   <si>
-    <t>#76 Jacob Lewis - RT</t>
+    <t>#76 Jacob Lewis - LT</t>
   </si>
   <si>
     <t>#78 Jose Rivera - LDE</t>
   </si>
   <si>
     <t>#77 Steven Stephens - DT</t>
   </si>
   <si>
     <t>#57 Michael Campbell - DT</t>
   </si>
   <si>
     <t>#65 Orville Serrano - LDE</t>
   </si>
   <si>
     <t>#55 Larry Middleton - MLB</t>
   </si>
   <si>
     <t>#99 David Peralta - SLB</t>
   </si>
   <si>
     <t>#26 Richard Wright - CB</t>
   </si>
   <si>
     <t>#23 John Burchett - FS</t>
   </si>