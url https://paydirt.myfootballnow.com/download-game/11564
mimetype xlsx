--- v3 (2026-06-27)
+++ v4 (2026-10-25)
@@ -398,51 +398,51 @@
   <si>
     <t>#54 Albert Stegner - LDE</t>
   </si>
   <si>
     <t>#65 William Sanders - DT</t>
   </si>
   <si>
     <t>#78 Michael Conner - DT</t>
   </si>
   <si>
     <t>#50 Richard Devries - RDE</t>
   </si>
   <si>
     <t>#50 Paul Evers - SLB</t>
   </si>
   <si>
     <t>#50 James Rogers - SLB</t>
   </si>
   <si>
     <t>#51 Robert Chavez - WLB</t>
   </si>
   <si>
     <t>#43 Joseph Back - CB</t>
   </si>
   <si>
-    <t>#34 Judson Pringle - FS</t>
+    <t>#34 Judson Pringle - SS</t>
   </si>
   <si>
     <t>#49 Justin Hanks - SS</t>
   </si>
   <si>
     <t>#27 Edwin Wood - FS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>SD. 37</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-6-SD. 37 (14:11) 19-Lane Poffenberger pass complete to 14-Stanley Chapman to SD. 46 for 9 yards. Tackle by 23-George Mahoney. 23-George Mahoney got away with a hold on that play. GB. 23-George Mahoney was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#10 Stanley Chapman - WR</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-SD. 46 (13:36) 19-Lane Poffenberger pass complete to 89-Javier Grace to GB. 39 for 15 yards. Tackle by 34-Judson Pringle.</t>
   </si>
   <si>
     <t>#31 Brian Francis - RB</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>GB. 39</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-GB. 39 (12:53) 31-Brian Francis ran to GB. 35 for 4 yards. Tackle by 94-Shawn Giordano.</t>
   </si>
   <si>
-    <t>#52 Robert Morgan - MLB</t>
+    <t>#50 Robert Morgan - MLB</t>
   </si>
   <si>
     <t>#97 Shawn Giordano - LDE</t>
   </si>
   <si>
     <t>#26 Stanley Rogers - K</t>
   </si>
   <si>
     <t>#59 Daniel McClain - WLB</t>
   </si>
   <si>
     <t>#25 Jeffrey Kent - SS</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-6-GB. 35 (12:19) 19-Lane Poffenberger pass Pass knocked down by 49-Justin Hanks. incomplete, intended for 40-Richard Lark.</t>
   </si>