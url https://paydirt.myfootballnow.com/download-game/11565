--- v4 (2026-06-07)
+++ v5 (2026-10-05)
@@ -524,51 +524,51 @@
   <si>
     <t>#87 Dennis Preston - TE</t>
   </si>
   <si>
     <t>#15 Morris Tirado - WR</t>
   </si>
   <si>
     <t>#12 Darrin Cook - WR</t>
   </si>
   <si>
     <t>#18 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#54 Andrew Thomas - LT</t>
   </si>
   <si>
     <t>#69 Edward James - LG</t>
   </si>
   <si>
     <t>#65 William Parenteau - C</t>
   </si>
   <si>
     <t>#60 Jaime Preuss - RG</t>
   </si>
   <si>
-    <t>#67 Gene Stein - RT</t>
+    <t>#56 Gene Stein - RT</t>
   </si>
   <si>
     <t>#99 William Bice - LDE</t>
   </si>
   <si>
     <t>#90 James Long - MLB</t>
   </si>
   <si>
     <t>#57 Reggie Herrera - WLB</t>
   </si>
   <si>
     <t>#36 Robert Jones - SS</t>
   </si>
   <si>
     <t>#43 Felix Stone - FS</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>NYG 46</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
@@ -779,54 +779,54 @@
   <si>
     <t>#35 James Price - FB</t>
   </si>
   <si>
     <t>6:29</t>
   </si>
   <si>
     <t>BUF 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:30) Extra point by 75-John Wilkerson is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#9 Richard Rivers - QB</t>
   </si>
   <si>
     <t>#64 Charles McCarthy - LG</t>
   </si>
   <si>
-    <t>#67 Augustus Dickey - C</t>
-[...2 lines deleted...]
-    <t>#95 Virgil Brown - LDE</t>
+    <t>#64 Augustus Dickey - C</t>
+  </si>
+  <si>
+    <t>#95 Virgil Brown - RDE</t>
   </si>
   <si>
     <t>#74 Richard Wright - DT</t>
   </si>
   <si>
     <t>(6:30) 75-John Wilkerson kicks 50 yards from NYG 35 to BUF 15. 12-Cristopher Smith to BUF 33 for 18 yards. Tackle by 21-Julio Smith.</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 33 (6:27) 19-William Mathews pass complete to 87-Andrew Brennan to BUF 39 for 6 yards. Tackle by 58-Gilbert Sinclair.</t>
   </si>
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>BUF 39</t>
   </si>