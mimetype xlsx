--- v6 (2026-08-17)
+++ v7 (2026-10-16)
@@ -320,51 +320,51 @@
   <si>
     <t>#91 Peter Clark - RDE</t>
   </si>
   <si>
     <t>#27 Gary Shaver - CB</t>
   </si>
   <si>
     <t>#46 James Maple - SS</t>
   </si>
   <si>
     <t>#39 Robert Barber - CB</t>
   </si>
   <si>
     <t>#36 Peter Crouse - FS</t>
   </si>
   <si>
     <t>#95 Fred Lozano - LDE</t>
   </si>
   <si>
     <t>#47 Richard Icenhour - SS</t>
   </si>
   <si>
     <t>#96 Burl Wagoner - WLB</t>
   </si>
   <si>
-    <t>#5 Juan Marcos - K</t>
+    <t>#10 Juan Marcos - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>MIN 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MIN 31 (14:54) 24-Kenneth Cruz ran to MIN 32 for 1 yards. Tackle by 9-Alton Green.</t>
   </si>
   <si>
     <t>#2 David Corrigan - QB</t>
   </si>
   <si>
     <t>#24 Kenneth Cruz - RB</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-10-MIA 24 (13:27) 15-Terrence Hoerr pass complete to 33-Charles Rodriguez to MIA 34 for 10 yards. Tackle by 27-Gary Shaver.</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>MIA 34</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIA 34 (12:53) PENALTY - False Start (MIA 8-Bryan Hinds)</t>
   </si>
   <si>
     <t>#8 Bryan Hinds - WR</t>
   </si>
   <si>
-    <t>#21 Albert Simpson - RB</t>
+    <t>#31 Albert Simpson - RB</t>
   </si>
   <si>
     <t>#65 Tim Barnhart - RG</t>
   </si>
   <si>
     <t>#71 Jeff Wester - DT</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>MIA 29</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>1-15-MIA 29 (12:53) 15-Terrence Hoerr pass complete to 29-Christopher Perez to MIA 38 for 9 yards. Tackle by 22-Charles Miller.</t>
   </si>
   <si>
     <t>#14 Christopher Perez - WR</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
@@ -2510,51 +2510,51 @@
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>