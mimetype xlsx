--- v4 (2026-06-13)
+++ v5 (2026-10-11)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>ARZ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Thomas Rose kicks 75 yards from DEN 35 to ARZ -10. Touchback.</t>
   </si>
   <si>
     <t>#32 Harold Ganley - RB</t>
   </si>
   <si>
-    <t>#91 Charles Mazzella - LDE</t>
+    <t>#94 Charles Mazzella - LDE</t>
   </si>
   <si>
     <t>#98 Arthur Barrett - SLB</t>
   </si>
   <si>
     <t>#48 Doug Hendricks - CB</t>
   </si>
   <si>
     <t>#21 Fred Morelli - CB</t>
   </si>
   <si>
     <t>#22 Michael Faulkner - CB</t>
   </si>
   <si>
     <t>#39 Daniel Vargas - CB</t>
   </si>
   <si>
     <t>#97 Brandon Berger - FS</t>
   </si>
   <si>
     <t>#20 Thomas Bailey - FS</t>
   </si>
   <si>
     <t>#52 Walter Howard - DT</t>
   </si>