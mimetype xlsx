--- v4 (2026-06-12)
+++ v5 (2026-10-10)
@@ -494,51 +494,51 @@
   <si>
     <t>3-5-ATL 40 (12:31) 7-Kenneth Cooke pass complete to 25-Rick Randolph to ATL 47 for 7 yards. Tackle by 40-Matthew Bowen. Pressure by 63-Daniel Newsome.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>ATL 47</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-ATL 47 (11:55) PENALTY - False Start (ATL 19-Mark Coleman)</t>
   </si>
   <si>
     <t>#46 Robert Harrison - CB</t>
   </si>
   <si>
     <t>#50 Mark Dunton - FS</t>
   </si>
   <si>
-    <t>#20 Richard Cox - SS</t>
+    <t>#47 Richard Cox - SS</t>
   </si>
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>ATL 42</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-15-ATL 42 (11:55) 7-Kenneth Cooke pass Pass knocked down by 27-Robert Harrison. incomplete, intended for 82-Brendon Wallace.</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>