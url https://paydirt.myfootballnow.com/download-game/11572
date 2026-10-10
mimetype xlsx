--- v6 (2026-08-11)
+++ v7 (2026-10-10)
@@ -338,72 +338,72 @@
   <si>
     <t>#36 George Sherrer - CB</t>
   </si>
   <si>
     <t>#27 Austin Hull - SS</t>
   </si>
   <si>
     <t>#3 Raymond Daniels - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 41-Jeremy Shirley ran to CHI 35 for 10 yards. Tackle by 42-Allan Thomas.</t>
   </si>
   <si>
-    <t>#12 Derrick Seals - QB</t>
+    <t>#14 Derrick Seals - QB</t>
   </si>
   <si>
     <t>#41 Jeremy Shirley - RB</t>
   </si>
   <si>
     <t>#89 Michael Brooks - TE</t>
   </si>
   <si>
     <t>#18 Demetrius Harris - WR</t>
   </si>
   <si>
     <t>#19 Jeffrey Graham - WR</t>
   </si>
   <si>
     <t>#76 Robert Valdez - LT</t>
   </si>
   <si>
     <t>#79 Robert Prichard - LG</t>
   </si>
   <si>
-    <t>#57 Keith Mayweather - C</t>
+    <t>#66 Keith Mayweather - C</t>
   </si>
   <si>
     <t>#72 Clarence Brunswick - RT</t>
   </si>
   <si>
     <t>#69 William Orr - RT</t>
   </si>
   <si>
     <t>#53 Kelvin Ricker - LDE</t>
   </si>
   <si>
     <t>#63 John Howard - DT</t>
   </si>
   <si>
     <t>#54 James Long - DT</t>
   </si>
   <si>
     <t>#86 George Day - RDE</t>
   </si>
   <si>
     <t>#89 Brain Vanegas - RDE</t>
   </si>
   <si>
     <t>#93 Dustin Herman - MLB</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>#45 Keith Baden - SS</t>
   </si>
   <si>
     <t>#44 Allan Thomas - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CHI 35 (14:26) 12-Derrick Seals pass complete to 41-Jeremy Shirley to CHI 37 for 2 yards. Tackle by 57-Chauncey Simon.</t>
   </si>
   <si>
     <t>#10 Michael Anderson - WR</t>
   </si>
   <si>
-    <t>#75 Larry Cantor - RT</t>
+    <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#56 Jarrod Lange - SS</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>CHI 37</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-8-CHI 37 (13:46) 41-Jeremy Shirley ran to CHI 46 for 9 yards. Tackle by 55-Keith Baden. PENALTY - Unnecessary Roughness (JAX 55-Keith Baden)</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>JAX 39</t>
   </si>
   <si>
     <t>1-10-JAX 39 (13:42) 31-William Obrien ran to JAX 28 for 11 yards. Tackle by 42-Allan Thomas.</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#51 Donald Sessums - SS</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>JAX 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:55) Extra point GOOD by 4-James Reyna. JAX 0 CHI 7</t>
   </si>
   <si>
     <t>#50 Orlando Osman - LT</t>
   </si>
   <si>
     <t>#4 James Reyna - K</t>
   </si>
   <si>
-    <t>#73 William Singh - C</t>
+    <t>#77 William Singh - C</t>
   </si>
   <si>
     <t>#77 Roy Hamilton - LG</t>
   </si>
   <si>
     <t>#91 Dwight Harrison - DT</t>
   </si>
   <si>
     <t>#95 Frederick Trevino - MLB</t>
   </si>
   <si>
     <t>#83 Nicholas Garcia - LDE</t>
   </si>
   <si>
     <t>#52 Thomas Hopper - WLB</t>
   </si>
   <si>
     <t>(12:55) 4-James Reyna kicks 69 yards from CHI 35 to JAX -4. Touchback.</t>
   </si>
   <si>
     <t>#80 Scott Bias - WR</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>