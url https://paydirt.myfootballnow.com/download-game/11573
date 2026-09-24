--- v6 (2026-07-26)
+++ v7 (2026-09-24)
@@ -656,51 +656,51 @@
   <si>
     <t>#60 Robert Howard - LT</t>
   </si>
   <si>
     <t>#64 Lester Scott - LG</t>
   </si>
   <si>
     <t>#62 Roger Crow - C</t>
   </si>
   <si>
     <t>#66 Warren May - RG</t>
   </si>
   <si>
     <t>#67 Aaron Marsh - RT</t>
   </si>
   <si>
     <t>#61 Brian Hampton - LDE</t>
   </si>
   <si>
     <t>#93 Allen Wrench - RDE</t>
   </si>
   <si>
     <t>#58 James Eaves - SLB</t>
   </si>
   <si>
-    <t>#90 Charles Macklin - RDE</t>
+    <t>#54 Charles Macklin - RDE</t>
   </si>
   <si>
     <t>#24 Juan Wagner - CB</t>
   </si>
   <si>
     <t>#36 Francis Barnett - CB</t>
   </si>
   <si>
     <t>#44 David Cross - SS</t>
   </si>
   <si>
     <t>#41 Robert Smith - FS</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 35 (8:31) 11-Edward Soper ran to DAL 33 for -2 yards. Tackle by 58-James Eaves.</t>
   </si>