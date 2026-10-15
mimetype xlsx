--- v7 (2026-08-16)
+++ v8 (2026-10-15)
@@ -353,51 +353,51 @@
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NE. 25 (15:00) 87-Romeo Sonntag ran to NE. 28 for 3 yards. Tackle by 57-Troy Patten. 25-Harold Whiting was completely beat on that play.</t>
   </si>
   <si>
     <t>#4 Stephen Barnett - QB</t>
   </si>
   <si>
     <t>#45 Harold Whiting - FB</t>
   </si>
   <si>
     <t>#40 John Schultz - FB</t>
   </si>
   <si>
     <t>#80 Aaron Rodriguez - WR</t>
   </si>
   <si>
     <t>#18 David Martin - WR</t>
   </si>
   <si>
-    <t>#74 William Hunsaker - C</t>
+    <t>#65 William Hunsaker - C</t>
   </si>
   <si>
     <t>#63 Charles Fulton - LG</t>
   </si>
   <si>
     <t>#69 William Childress - C</t>
   </si>
   <si>
     <t>#75 Christopher Daniel - RG</t>
   </si>
   <si>
     <t>#63 Winston Howard - C</t>
   </si>
   <si>
     <t>#53 Keith Schneider - LDE</t>
   </si>
   <si>
     <t>#75 Scott Garcia - DT</t>
   </si>
   <si>
     <t>#74 Charles Kruse - DT</t>
   </si>
   <si>
     <t>#94 Charles Parsons - LDE</t>
   </si>