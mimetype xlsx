--- v7 (2026-06-07)
+++ v8 (2026-09-23)
@@ -539,51 +539,51 @@
   <si>
     <t>#60 John Hinkle - LG</t>
   </si>
   <si>
     <t>#57 Lewis White - RT</t>
   </si>
   <si>
     <t>#50 Lance Harrah - C</t>
   </si>
   <si>
     <t>#78 Michael Campbell - RT</t>
   </si>
   <si>
     <t>#69 Richard Howard - RG</t>
   </si>
   <si>
     <t>#54 Brian Becnel - RDE</t>
   </si>
   <si>
     <t>#61 Jeremy Brown - DT</t>
   </si>
   <si>
     <t>#92 Ivan Rosborough - LDE</t>
   </si>
   <si>
-    <t>#91 Charles Mazzella - LDE</t>
+    <t>#94 Charles Mazzella - LDE</t>
   </si>
   <si>
     <t>#36 Allen Robertson - SLB</t>
   </si>
   <si>
     <t>#76 Larry Allen - MLB</t>
   </si>
   <si>
     <t>#27 Joseph Brooks - SS</t>
   </si>
   <si>
     <t>13:58</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-10-BAL 36 (13:59) 13-Mark Fidler pass complete to 88-Jerry Leyva to BAL 43 for 7 yards. Tackle by 27-Joseph Brooks.</t>
   </si>
   <si>
     <t>#88 Jerry Leyva - WR</t>
   </si>