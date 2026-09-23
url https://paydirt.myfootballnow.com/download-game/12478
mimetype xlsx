--- v8 (2026-09-03)
+++ v9 (2026-09-23)
@@ -362,54 +362,54 @@
   <si>
     <t>1-10-CHI 20 (14:56) 12-Derrick Seals pass Pass knocked down by 8-Edward Turner. incomplete, intended for 86-Robert Kendall. Pressure by 91-Todd Dusek. 8-Edward Turner got away with a hold on that play.</t>
   </si>
   <si>
     <t>#14 Derrick Seals - QB</t>
   </si>
   <si>
     <t>#33 William Obrien - RB</t>
   </si>
   <si>
     <t>#84 Brian Hoffman - TE</t>
   </si>
   <si>
     <t>#87 Robert Kendall - WR</t>
   </si>
   <si>
     <t>#18 Demetrius Harris - WR</t>
   </si>
   <si>
     <t>#54 James Cisco - LT</t>
   </si>
   <si>
     <t>#68 Jason Arreola - LG</t>
   </si>
   <si>
-    <t>#73 William Singh - C</t>
-[...2 lines deleted...]
-    <t>#75 Larry Cantor - RT</t>
+    <t>#77 William Singh - C</t>
+  </si>
+  <si>
+    <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#69 William Orr - RT</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#9 Alton Green - DT</t>
   </si>
   <si>
     <t>#91 Todd Dusek - RDE</t>
   </si>
   <si>
     <t>#95 Andre Burton - RDE</t>
   </si>
   <si>
     <t>#57 George Daniels - MLB</t>
   </si>
   <si>
     <t>#53 Evan Creed - WLB</t>
   </si>
   <si>
     <t>#91 James Franklin - MLB</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>#16 Matthew Caudill - P</t>
   </si>
   <si>
     <t>#83 Sammie Winston - WR</t>
   </si>
   <si>
     <t>#36 Ronnie Randall - CB</t>
   </si>
   <si>
     <t>#85 Tommy Solomon - TE</t>
   </si>
   <si>
     <t>#37 John Fenster - SS</t>
   </si>
   <si>
     <t>#58 Robert Crawford - MLB</t>
   </si>
   <si>
     <t>#72 Clarence Brunswick - RT</t>
   </si>
   <si>
     <t>#50 Richard Peters - C</t>
   </si>
   <si>
-    <t>#57 Keith Mayweather - C</t>
+    <t>#66 Keith Mayweather - C</t>
   </si>
   <si>
     <t>#79 Robert Prichard - LG</t>
   </si>
   <si>
     <t>#30 Gary Brock - RB</t>
   </si>
   <si>
     <t>13:56</t>
   </si>
   <si>
     <t>MIA 26</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 26 (13:57) 15-Terrence Hoerr pass complete to 29-Christopher Perez to CHI 45 for 30 yards.</t>
   </si>
   <si>
     <t>#15 Terrence Hoerr - QB</t>
   </si>