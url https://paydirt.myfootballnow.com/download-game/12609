--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -338,63 +338,63 @@
   <si>
     <t>#16 Mark Mickens - WR</t>
   </si>
   <si>
     <t>#70 Philip Meade - C</t>
   </si>
   <si>
     <t>#3 Raymond Daniels - K</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BUF 25 (15:00) 15-Alan Wood pass INTERCEPTED by 20-Roy Prunty at BUF 28. 20-Roy Prunty to BUF 27 for 1 yards. Tackle by 17-Jet Mitchell.</t>
   </si>
   <si>
-    <t>#14 Alan Wood - QB</t>
+    <t>#2 Alan Wood - QB</t>
   </si>
   <si>
     <t>#26 Christopher Hardman - FB</t>
   </si>
   <si>
     <t>#17 Jet Mitchell - WR</t>
   </si>
   <si>
     <t>#83 Thomas Mitchell - WR</t>
   </si>
   <si>
-    <t>#69 Sammy Greene - LT</t>
+    <t>#71 Sammy Greene - RT</t>
   </si>
   <si>
     <t>#60 Kenneth Jacques - RG</t>
   </si>
   <si>
     <t>#73 Raymond Turner - LT</t>
   </si>
   <si>
     <t>#91 Andrew Simmons - LDE</t>
   </si>
   <si>
     <t>#91 Dwight Harrison - DT</t>
   </si>
   <si>
     <t>#92 Gregg Frazier - DT</t>
   </si>
   <si>
     <t>#76 Gregory Kale - LDE</t>
   </si>
   <si>
     <t>#54 Andrew Knox - SLB</t>
   </si>
   <si>
     <t>#52 James Griswold - SS</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>#40 John Schultz - FB</t>
   </si>
   <si>
     <t>#11 Ryan Blair - WR</t>
   </si>
   <si>
     <t>#44 Romeo Sonntag - RB</t>
   </si>
   <si>
     <t>#63 Winston Howard - C</t>
   </si>
   <si>
     <t>#78 Scott Short - C</t>
   </si>
   <si>
     <t>#61 Andrew Saldivar - C</t>
   </si>
   <si>
     <t>#75 Christopher Daniel - RG</t>
   </si>
   <si>
     <t>#76 George Singletary - RT</t>
   </si>
   <si>
-    <t>#95 Virgil Brown - LDE</t>
+    <t>#95 Virgil Brown - RDE</t>
   </si>
   <si>
     <t>#64 Issac Barrow - DT</t>
   </si>
   <si>
     <t>#53 Rafael Courtney - DT</t>
   </si>
   <si>
     <t>#69 Michael Moore - RDE</t>
   </si>
   <si>
     <t>#58 Arturo Patterson - MLB</t>
   </si>
   <si>
     <t>#94 Jaime Perrin - WLB</t>
   </si>
   <si>
     <t>#53 David Cosby - SLB</t>
   </si>
   <si>
     <t>#21 Reynaldo Stamper - FS</t>
   </si>
   <si>
     <t>#32 Martin Snow - FS</t>
   </si>