--- v5 (2026-08-28)
+++ v6 (2026-10-27)
@@ -305,126 +305,126 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-John Draper kicks 72 yards from HOU 35 to TEN -7. Touchback.</t>
   </si>
   <si>
     <t>#84 Henry Phillips - WR</t>
   </si>
   <si>
     <t>#51 Matthew Brown - MLB</t>
   </si>
   <si>
     <t>#76 Coy McMurtry - LDE</t>
   </si>
   <si>
     <t>#33 Bill Lund - CB</t>
   </si>
   <si>
     <t>#42 Walter Martinez - CB</t>
   </si>
   <si>
     <t>#25 Pierre Harbour - CB</t>
   </si>
   <si>
-    <t>#21 Albert Simpson - RB</t>
+    <t>#31 Albert Simpson - RB</t>
   </si>
   <si>
     <t>#92 Brian Clark - CB</t>
   </si>
   <si>
     <t>#38 Daniel Collins - FS</t>
   </si>
   <si>
     <t>#95 Mark Meier - DT</t>
   </si>
   <si>
     <t>#36 Billy Widmer - SS</t>
   </si>
   <si>
     <t>#5 John Draper - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 19-Ronald Hill pass complete to 82-George Kaplan to TEN 25 for a short gain. Tackle by 22-Jim Losada.</t>
   </si>
   <si>
     <t>#9 Ronald Hill - QB</t>
   </si>
   <si>
     <t>#82 George Kaplan - WR</t>
   </si>
   <si>
     <t>#86 Thomas Woods - TE</t>
   </si>
   <si>
     <t>#87 Juan Moloney - WR</t>
   </si>
   <si>
     <t>#46 Kenneth Lindsay - LT</t>
   </si>
   <si>
     <t>#53 Juan Johnson - LT</t>
   </si>
   <si>
-    <t>#74 David Thorpe - C</t>
+    <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#50 John Brassard - RG</t>
   </si>
   <si>
     <t>#62 William Berkowitz - RT</t>
   </si>
   <si>
     <t>#64 Jose Williams - LDE</t>
   </si>
   <si>
     <t>#54 James Long - DT</t>
   </si>
   <si>
     <t>#57 Paul Hansen - DT</t>
   </si>
   <si>
     <t>#74 Lester McIntire - RDE</t>
   </si>
   <si>
     <t>#27 Aubrey Lee - SLB</t>
   </si>
   <si>
-    <t>#94 Brian Pifer - MLB</t>
+    <t>#56 Brian Pifer - MLB</t>
   </si>
   <si>
     <t>#50 Robert James - WLB</t>
   </si>
   <si>
     <t>#36 John Merrill - CB</t>
   </si>
   <si>
     <t>#22 Jim Losada - CB</t>
   </si>
   <si>
     <t>#49 Thomas Weaver - SS</t>
   </si>
   <si>
     <t>#30 Roger Black - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
@@ -791,51 +791,51 @@
   <si>
     <t>1-10-TEN 49 (4:56) 19-Ronald Hill pass complete to 84-Henry Phillips to HOU 48 for 3 yards. Tackle by 49-Thomas Weaver. 84-Henry Phillips did some fancy footwork there.</t>
   </si>
   <si>
     <t>#32 Marco Evans - RB</t>
   </si>
   <si>
     <t>#21 Grant Herman - CB</t>
   </si>
   <si>
     <t>#40 Michael Landreth - CB</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
   <si>
     <t>HOU 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-7-HOU 48 (4:18) 82-George Kaplan ran to HOU 43 for 5 yards. Tackle by 50-Robert James.</t>
   </si>
   <si>
-    <t>#11 Garry Ventura - WR</t>
+    <t>#30 Garry Ventura - RB</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>HOU 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-2-HOU 43 (3:33) 82-George Kaplan ran to HOU 43 for -1 yards. Tackle by 50-Robert James.</t>
   </si>
   <si>
     <t>2:56</t>
   </si>
   <si>
     <t>4-2-HOU 43 (2:55) 13-Victor Pham punts 46 yards to HOU -2.4-2-HOU 43 (2:55) 13-Victor Pham punts 46 yards to HOU -2. Touchback.</t>
   </si>
   <si>
     <t>2:46</t>
   </si>
   <si>
     <t>HOU 20</t>
   </si>