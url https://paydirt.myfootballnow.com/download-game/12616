--- v3 (2026-07-01)
+++ v4 (2026-10-29)
@@ -359,60 +359,60 @@
   <si>
     <t>1-10-NYG 25 (15:00) 35-Chris Ramos ran to NYG 36 for 11 yards. Tackle by 44-Luis Windsor.</t>
   </si>
   <si>
     <t>#3 Vince Love - QB</t>
   </si>
   <si>
     <t>#35 Chris Ramos - FB</t>
   </si>
   <si>
     <t>#83 Theo Johnson - TE</t>
   </si>
   <si>
     <t>#16 Peter Tuttle - WR</t>
   </si>
   <si>
     <t>#18 Wayne Fontana - WR</t>
   </si>
   <si>
     <t>#18 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#73 Doug Macaulay - RT</t>
   </si>
   <si>
-    <t>#67 Gene Stein - RT</t>
-[...2 lines deleted...]
-    <t>#67 Augustus Dickey - C</t>
+    <t>#56 Gene Stein - RT</t>
+  </si>
+  <si>
+    <t>#64 Augustus Dickey - C</t>
   </si>
   <si>
     <t>#60 Jaime Preuss - RG</t>
   </si>
   <si>
-    <t>#76 Jacob Lewis - RT</t>
+    <t>#55 Jacob Lewis - LT</t>
   </si>
   <si>
     <t>#77 Benjamin Barker - RDE</t>
   </si>
   <si>
     <t>#57 Richard Ray - LDE</t>
   </si>
   <si>
     <t>#51 Diego Johnstone - DT</t>
   </si>
   <si>
     <t>#91 Miles Taylor - RDE</t>
   </si>
   <si>
     <t>#56 Christopher Parsons - MLB</t>
   </si>
   <si>
     <t>#93 Robert Moody - WLB</t>
   </si>
   <si>
     <t>#47 Larry Beals - CB</t>
   </si>
   <si>
     <t>#97 David Kimberling - CB</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>3-4-KC. 27 (9:36) 35-Chris Ramos ran to KC. 24 for 2 yards. Tackle by 51-Diego Johnstone.</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>KC. 24</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-KC. 24 (8:58) 6-Rhett Bonner 42 yard field goal is GOOD. KC. 0 NYG 3</t>
   </si>
   <si>
     <t>#54 Andrew Thomas - LT</t>
   </si>
   <si>
     <t>#6 Rhett Bonner - K</t>
   </si>
   <si>
-    <t>#70 John Tannehill - LG</t>
+    <t>#50 John Tannehill - LG</t>
   </si>
   <si>
     <t>#63 Whiskey Caskey - C</t>
   </si>
   <si>
     <t>#53 Darrell Orr - RDE</t>
   </si>
   <si>
     <t>#92 Edward Murphy - LDE</t>
   </si>
   <si>
     <t>#24 Robert Griffin - FS</t>
   </si>
   <si>
     <t>#53 Michael Smith - WLB</t>
   </si>
   <si>
     <t>#78 James Ellis - DT</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>NYG 35</t>
   </si>
@@ -1082,51 +1082,51 @@
   <si>
     <t>1-10-NYG 8 (9:03) 3-Vince Love pass complete to 18-Wayne Fontana to NYG 21 for 14 yards. Tackle by 24-Robert Griffin. PENALTY - Offsides (KC. 30-Robert Hardison) (Declined)</t>
   </si>
   <si>
     <t>NYG 21</t>
   </si>
   <si>
     <t>1-10-NYG 21 (9:00) 34-Ricky Fletcher ran to NYG 21 for -1 yards. Tackle by 91-Christopher Parsons. KC. 93-Robert Moody was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>2-11-NYG 21 (8:24) 3-Vince Love pass Pass knocked down by 97-David Kimberling. incomplete, intended for 87-Dennis Preston.</t>
   </si>
   <si>
     <t>8:19</t>
   </si>
   <si>
     <t>3-11-NYG 21 (8:20) 33-Aaron Butler ran to NYG 18 for -2 yards. Tackle by 91-Christopher Parsons.</t>
   </si>
   <si>
-    <t>#33 Aaron Butler - RB</t>
+    <t>#40 Aaron Butler - FB</t>
   </si>
   <si>
     <t>7:40</t>
   </si>
   <si>
     <t>NYG 18</t>
   </si>
   <si>
     <t>4-13-NYG 18 (7:39) 2-Carl Schrimsher punts 44 yards to KC. 38. Fair Catch by 9-Byron Wilson.</t>
   </si>
   <si>
     <t>#2 Carl Schrimsher - P</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>1-10-KC. 38 (7:33) 36-Keith Reynolds ran to KC. 36 for -2 yards. Tackle by 77-Stephen Spencer. NYG 23-John Burchett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>