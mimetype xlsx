--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -557,51 +557,51 @@
   <si>
     <t>#19 Frank Boynton - LG</t>
   </si>
   <si>
     <t>#67 Eric Carpenter - LT</t>
   </si>
   <si>
     <t>#51 Matthew Kim - RG</t>
   </si>
   <si>
     <t>#64 Justin Cochran - C</t>
   </si>
   <si>
     <t>#62 Richard Johnson - RG</t>
   </si>
   <si>
     <t>#67 John Ray - RDE</t>
   </si>
   <si>
     <t>#62 Ronnie Ferrante - SLB</t>
   </si>
   <si>
     <t>#4 Bradley Briscoe - WLB</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#49 Robert Damico - CB</t>
   </si>
   <si>
     <t>#26 Cristobal Zimmerman - CB</t>
   </si>
   <si>
     <t>13:18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>2-10-CIN 19 (13:19) 20-Gregg Rosenberg ran to CIN 23 for 5 yards. Tackle by 62-Ronnie Ferrante.</t>
   </si>
   <si>
     <t>#84 Bruce Edwards - TE</t>
   </si>
   <si>
     <t>12:37</t>
   </si>
   <si>
     <t>CIN 23</t>
   </si>