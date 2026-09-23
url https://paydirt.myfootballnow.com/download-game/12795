--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -443,51 +443,51 @@
   <si>
     <t>#99 Nathaniel Kearns - SS</t>
   </si>
   <si>
     <t>#97 Brandon Berger - FS</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>OAK 33</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-2-OAK 33 (13:40) 11-Timothy Knowles pass Pass knocked down by 51-Fred Morelli. incomplete, intended for 83-Earl Reeder.</t>
   </si>
   <si>
     <t>#35 James Price - FB</t>
   </si>
   <si>
-    <t>#91 Charles Mazzella - LDE</t>
+    <t>#94 Charles Mazzella - LDE</t>
   </si>
   <si>
     <t>#52 Walter Howard - DT</t>
   </si>
   <si>
     <t>#90 Ray Brewer - WLB</t>
   </si>
   <si>
     <t>#26 Robert Doss - SS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-OAK 33 (13:38) 2-Joel Carlyle punts 43 yards to ARZ 24. 18-Ronald Cory to ARZ 25 for 2 yards. Tackle by 52-Steve Piscitelli.</t>
   </si>
   <si>
     <t>#2 Joel Carlyle - P</t>
   </si>