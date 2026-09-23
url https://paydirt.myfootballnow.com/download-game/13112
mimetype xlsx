--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -650,51 +650,51 @@
   <si>
     <t>#79 Pedro Wright - LT</t>
   </si>
   <si>
     <t>#58 Jeromy Arthur - LG</t>
   </si>
   <si>
     <t>#74 Jerry Franklin - C</t>
   </si>
   <si>
     <t>#64 William Messinger - RG</t>
   </si>
   <si>
     <t>#59 Gil Ely - RT</t>
   </si>
   <si>
     <t>#94 Samuel Kowalsky - RDE</t>
   </si>
   <si>
     <t>#75 Caleb Rosado - DT</t>
   </si>
   <si>
     <t>#67 John Ray - RDE</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#62 Ronnie Ferrante - SLB</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-10-ARZ 25 (9:23) 2-Charles Dunklin pass complete to 82-Ricky Casto to ARZ 39 for 14 yards. Tackle by 62-Ronnie Ferrante.</t>
   </si>
   <si>
     <t>#22 Basil Salter - RB</t>
   </si>
   <si>
     <t>#24 Matthew Ligon - RB</t>
   </si>
   <si>
     <t>#91 William Dominquez - MLB</t>
   </si>
   <si>
     <t>#4 Bradley Briscoe - WLB</t>
   </si>