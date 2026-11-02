--- v11 (2026-09-23)
+++ v12 (2026-11-02)
@@ -1718,51 +1718,51 @@
   <si>
     <t>1-10-BAL 18 (10:45) 13-Mark Fidler pass complete to 82-John Reilly to BAL 24 for 5 yards. Tackle by 99-Nathaniel Kearns.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>2-5-BAL 24 (10:07) 13-Mark Fidler pass complete to 17-Wayne Cooper to BAL 27 for 3 yards. Tackle by 32-Gary Polizzi.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>3-1-BAL 27 (9:34) 13-Mark Fidler pass complete to 10-Donald Augustine to BAL 35 for 8 yards. Tackle by 99-Nathaniel Kearns. Great move by 10-Donald Augustine to get free of his coverage. PENALTY - Pass Interference (ARZ 51-Fred Morelli) (Declined)</t>
   </si>
   <si>
     <t>1-10-BAL 35 (9:30) 13-Mark Fidler pass complete to 17-Wayne Cooper to ARZ 27 for 39 yards. Tackle by 97-Brandon Berger. 17-Wayne Cooper made a great move on the CB. The defense seems to be calling that same play a lot.</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>1-10-ARZ 27 (8:45) 13-Mark Fidler pass Pass knocked down by 51-Fred Morelli. incomplete, intended for 1-Frank Peoples. PENALTY - Pass Interference (ARZ 51-Fred Morelli)</t>
   </si>
   <si>
-    <t>#20 Charles Crosby - RB</t>
+    <t>#33 Charles Crosby - RB</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>1-10-ARZ 21 (8:42) 13-Mark Fidler ran to ARZ 18 for 3 yards. Tackle by 32-Gary Polizzi.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>2-7-ARZ 18 (8:06) 13-Mark Fidler pass incomplete, dropped by 29-Tommy Hall. Pressure by 54-Brian Becnel. 97-Brandon Berger got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>3-7-ARZ 18 (8:02) 13-Mark Fidler pass complete to 82-John Reilly to ARZ 8 for 10 yards. Tackle by 97-Brandon Berger. 82-John Reilly did some fancy footwork there.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
     <t>ARZ 8</t>
   </si>