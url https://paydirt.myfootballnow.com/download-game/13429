--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -299,51 +299,51 @@
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Robert Still kicks 64 yards from BAL 35 to ARZ 1. 35-Sylvester Fisher to ARZ 21 for 21 yards. Tackle by 33-William Preston.</t>
   </si>
   <si>
     <t>#35 Sylvester Fisher - RB</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#93 Scott Perkins - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Bailey - FS</t>
   </si>
   <si>
-    <t>#91 Charles Mazzella - LDE</t>
+    <t>#94 Charles Mazzella - LDE</t>
   </si>
   <si>
     <t>#48 Doug Hendricks - CB</t>
   </si>
   <si>
     <t>#52 Walter Howard - DT</t>
   </si>
   <si>
     <t>#94 Chad Hoff - WLB</t>
   </si>
   <si>
     <t>#97 Brandon Berger - FS</t>
   </si>
   <si>
     <t>#29 Michael Bland - CB</t>
   </si>
   <si>
     <t>#98 David Brown - MLB</t>
   </si>
   <si>
     <t>#3 Robert Still - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
@@ -386,66 +386,66 @@
   <si>
     <t>#58 Jeromy Arthur - LG</t>
   </si>
   <si>
     <t>#74 Jerry Franklin - C</t>
   </si>
   <si>
     <t>#64 William Messinger - RG</t>
   </si>
   <si>
     <t>#59 Gil Ely - RT</t>
   </si>
   <si>
     <t>#94 Samuel Kowalsky - RDE</t>
   </si>
   <si>
     <t>#79 Kenneth Sewell - DT</t>
   </si>
   <si>
     <t>#75 Caleb Rosado - DT</t>
   </si>
   <si>
     <t>#67 John Ray - RDE</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#62 Ronnie Ferrante - SLB</t>
   </si>
   <si>
     <t>#91 William Dominquez - MLB</t>
   </si>
   <si>
     <t>#41 Elmer Mathews - CB</t>
   </si>
   <si>
     <t>#27 Gary Shaver - CB</t>
   </si>
   <si>
-    <t>#44 William Parker - FS</t>
+    <t>#11 William Parker - FS</t>
   </si>
   <si>
     <t>#46 James Walton - FS</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-10-ARZ 21 (14:53) 35-Sylvester Fisher ran to ARZ 34 for 12 yards. Tackle by 41-Elmer Mathews.</t>
   </si>
   <si>
     <t>#24 Matthew Ligon - RB</t>
   </si>
   <si>
     <t>#11 David Wise - WR</t>
   </si>
   <si>
     <t>#93 Richard Vacca - MLB</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>ARZ 49</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>1-5-ARZ 49 (10:23) 45-Joel Martin ran to ARZ 48 for 1 yards. Tackle by 36-Allen Robertson.</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>ARZ 48</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>2-4-ARZ 48 (9:49) 2-Ramon Miller pass complete to 10-Donald Augustine to ARZ 21 for 27 yards. Tackle by 48-Doug Hendricks.</t>
   </si>
   <si>
-    <t>#9 Dan Ott - TE</t>
+    <t>#87 Dan Ott - TE</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-ARZ 21 (9:07) 2-Ramon Miller pass incomplete, dropped by 29-Tommy Hall. Pressure by 91-Charles Mazzella.</t>
   </si>
   <si>
     <t>#29 Tommy Hall - WR</t>
   </si>
   <si>
     <t>#95 Willie Anderson - DT</t>
   </si>
   <si>
     <t>#53 Manuel Watt - SLB</t>
   </si>
   <si>
     <t>9:02</t>
   </si>