--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -293,51 +293,51 @@
   <si>
     <t>GB. has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>GB.</t>
   </si>
   <si>
     <t>GB. 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Harold Callahan kicks 73 yards from GB. 35 to BAL -8. Touchback.</t>
   </si>
   <si>
     <t>#34 Ray Dupre - CB</t>
   </si>
   <si>
     <t>#54 James Maynard - C</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#44 Gary Berryman - RB</t>
   </si>
   <si>
     <t>#78 Michael Campbell - RT</t>
   </si>
   <si>
     <t>#81 Paul Rodriguez - TE</t>
   </si>
   <si>
     <t>#69 Richard Howard - RG</t>
   </si>
   <si>
     <t>#85 John Reilly - TE</t>
   </si>
   <si>
     <t>#45 Joel Martin - RB</t>
   </si>
   <si>
     <t>#68 Rex Lester - C</t>
   </si>
   <si>
     <t>#20 Joe Hill - FS</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>#66 Mark Cook - RG</t>
   </si>
   <si>
     <t>#54 Albert Stegner - LDE</t>
   </si>
   <si>
     <t>#71 Greg Griffin - DT</t>
   </si>
   <si>
     <t>#65 William Sanders - DT</t>
   </si>
   <si>
     <t>#76 Mathew Mullings - RDE</t>
   </si>
   <si>
     <t>#50 James Rogers - SLB</t>
   </si>
   <si>
     <t>#57 Robert Mead - MLB</t>
   </si>
   <si>
     <t>#93 Anthony Ziolkowski - WLB</t>
   </si>
   <si>
-    <t>#34 Judson Pringle - FS</t>
+    <t>#34 Judson Pringle - SS</t>
   </si>
   <si>
     <t>#35 Shane Johnson - CB</t>
   </si>
   <si>
     <t>#42 Erik Leaf - SS</t>
   </si>
   <si>
     <t>#25 Henry Graves - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>BAL 28</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-7-BAL 28 (14:28) 2-Ramon Miller pass complete to 45-Joel Martin to BAL 29 for 1 yards. Tackle by 57-Robert Mead.</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#67 John Ray - RDE</t>
   </si>
   <si>
     <t>#97 David Chaudhry - RDE</t>
   </si>
   <si>
     <t>#93 Richard Vacca - MLB</t>
   </si>
   <si>
     <t>#62 Ronnie Ferrante - SLB</t>
   </si>
   <si>
     <t>#94 Roy Santiago - MLB</t>
   </si>
   <si>
     <t>#41 Elmer Mathews - CB</t>
   </si>
   <si>
     <t>#27 Gary Shaver - CB</t>
   </si>
   <si>
     <t>#30 William Preston - SS</t>
   </si>
   <si>
-    <t>#44 William Parker - FS</t>
+    <t>#11 William Parker - FS</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>GB. 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-8-GB. 25 (12:59) 11-Walter Howard ran to GB. 25 for a short gain. Tackle by 67-John Ray.</t>
   </si>
   <si>
     <t>#20 Darnell Nowak - RB</t>
   </si>
   <si>
     <t>#87 Jeremy Brent - TE</t>
   </si>
   <si>
     <t>#84 Emmett James - TE</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-BAL 29 (11:34) 2-Ramon Miller pass complete to 81-Paul Rodriguez to BAL 36 for 7 yards. Tackle by 2-Christopher Goodwin. 81-Paul Rodriguez made a great move on the CB. 2-Christopher Goodwin got away with a hold on that play.</t>
   </si>
   <si>
     <t>#42 John Crozier - FB</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>BAL 36</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-3-BAL 36 (10:59) 2-Ramon Miller pass complete to 17-Wayne Cooper for 64 yards. TOUCHDOWN! BAL 6 GB. 0</t>
   </si>
   <si>
-    <t>#9 Dan Ott - TE</t>
+    <t>#87 Dan Ott - TE</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>GB. 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:49) Extra point by 3-Robert Still is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#6 Stanley Frost - QB</t>
   </si>
   <si>
     <t>#3 Robert Still - K</t>
   </si>
   <si>
     <t>#73 Larry McMurray - DT</t>
   </si>