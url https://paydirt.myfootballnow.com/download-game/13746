--- v11 (2026-09-23)
+++ v12 (2026-11-02)
@@ -560,51 +560,51 @@
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>GB. 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-8-GB. 25 (12:59) 11-Walter Howard ran to GB. 25 for a short gain. Tackle by 67-John Ray.</t>
   </si>
   <si>
     <t>#20 Darnell Nowak - RB</t>
   </si>
   <si>
     <t>#87 Jeremy Brent - TE</t>
   </si>
   <si>
     <t>#84 Emmett James - TE</t>
   </si>
   <si>
-    <t>#97 Robert Downey - DT</t>
+    <t>#97 Robert Downey - LDE</t>
   </si>
   <si>
     <t>#92 Gregg Frazier - DT</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>3-8-GB. 25 (12:19) 11-Walter Howard ran to GB. 29 for 4 yards. Tackle by 27-Gary Shaver. GB. 51-Kenneth Rollo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>GB. 29</t>
   </si>
   <si>
     <t>4-4-GB. 29 (11:41) 4-Houston Harris punts 42 yards to BAL 29. Fair Catch by 34-Ray Dupre.</t>
   </si>
   <si>
     <t>#4 Houston Harris - P</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>GB. 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:49) Extra point by 3-Robert Still is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#6 Stanley Frost - QB</t>
   </si>
   <si>
     <t>#3 Robert Still - K</t>
   </si>
   <si>
     <t>#73 Larry McMurray - DT</t>
   </si>
   <si>
     <t>#95 Tracy Munguia - LDE</t>
   </si>
   <si>
-    <t>#52 Robert Morgan - MLB</t>
+    <t>#50 Robert Morgan - MLB</t>
   </si>
   <si>
     <t>#99 Chester Simpson - RDE</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>(10:49) 3-Robert Still kicks 66 yards from BAL 35 to GB. -1. 1-Juan Grant to GB. 28 for 29 yards. Tackle by 62-Ronnie Ferrante.</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>GB. 28</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-GB. 28 (10:44) 8-Phillip Hunt pass Pass knocked down by 25-William Parker. incomplete, intended for 84-Emmett James. 25-William Parker got away with a hold on that play. PENALTY - Pass Interference (BAL 34-Ray Dupre)</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-GB. 35 (10:41) 11-Walter Howard ran to GB. 38 for 3 yards. Tackle by 98-Roy Santiago.</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>GB. 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>2-7-GB. 38 (10:03) 29-David Rowe ran to GB. 40 for 2 yards. Tackle by 93-Richard Vacca.</t>
   </si>
   <si>
-    <t>#29 David Rowe - RB</t>
+    <t>#43 David Rowe - RB</t>
   </si>
   <si>
     <t>#17 John Phillips - WR</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>GB. 40</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-5-GB. 40 (9:27) 8-Phillip Hunt pass complete to 18-Truman Weaver to GB. 43 for 3 yards. Tackle by 46-James Walton. BAL 67-John Ray was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 Truman Weaver - WR</t>
   </si>
   <si>
     <t>8:46</t>
   </si>