--- v0 (2025-12-15)
+++ v1 (2026-05-14)
@@ -287,189 +287,189 @@
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SF.</t>
   </si>
   <si>
     <t>SF. 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Mark Foley kicks 68 yards from SF. 35 to MIN -3. 16-Derek Turner to MIN 16 for 20 yards. Tackle by 36-William Keene.</t>
   </si>
   <si>
     <t>#16 Derek Turner - WR</t>
   </si>
   <si>
     <t>#98 Julian Woods - DT</t>
   </si>
   <si>
-    <t>#7 Kurtis Rodriguez - CB</t>
+    <t>#43 Kurtis Rodriguez - CB</t>
   </si>
   <si>
     <t>#9 Pedro Robinson - CB</t>
   </si>
   <si>
     <t>#54 Martin Young - WLB</t>
   </si>
   <si>
     <t>#43 George Parenteau - CB</t>
   </si>
   <si>
     <t>#1 Daniel Higgins - WR</t>
   </si>
   <si>
-    <t>#38 Preston Navarrete - FS</t>
-[...8 lines deleted...]
-    <t>#12 Robbie Gault - WR</t>
+    <t>#56 Preston Navarrete - SLB</t>
+  </si>
+  <si>
+    <t>#38 James Goulding - SLB</t>
+  </si>
+  <si>
+    <t>#73 Charles McGuire - RDE</t>
+  </si>
+  <si>
+    <t>#16 Robbie Gault - WR</t>
   </si>
   <si>
     <t>#3 Mark Foley - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>MIN 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MIN 16 (14:57) 2-David Corrigan pass incomplete, dropped by 23-Tony Uriarte. SF. 72-Saul Barry was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 David Corrigan - QB</t>
   </si>
   <si>
     <t>#23 Tony Uriarte - RB</t>
   </si>
   <si>
-    <t>#81 Melvin Jefferson - WR</t>
+    <t>#26 Melvin Jefferson - RB</t>
   </si>
   <si>
     <t>#86 Charles Davidson - WR</t>
   </si>
   <si>
     <t>#74 Randy Rice - LT</t>
   </si>
   <si>
-    <t>#77 Andrew Harrington - LG</t>
+    <t>#77 Andrew Harrington - RB</t>
   </si>
   <si>
     <t>#69 Dale Jewell - C</t>
   </si>
   <si>
     <t>#66 Jason Souder - RG</t>
   </si>
   <si>
     <t>#72 Edward Roberts - RT</t>
   </si>
   <si>
     <t>#91 Billy Pena - DT</t>
   </si>
   <si>
     <t>#72 Saul Barry - DT</t>
   </si>
   <si>
-    <t>#98 Michael Anderson - RDE</t>
-[...2 lines deleted...]
-    <t>#53 Jesse Warren - SLB</t>
+    <t>#79 Michael Anderson - RDE</t>
+  </si>
+  <si>
+    <t>#53 Jesse Warren - WLB</t>
   </si>
   <si>
     <t>#93 Billy Dyer - SLB</t>
   </si>
   <si>
     <t>#59 John Lovelady - WLB</t>
   </si>
   <si>
     <t>#20 George Switzer - CB</t>
   </si>
   <si>
     <t>#27 Millard Huckaby - CB</t>
   </si>
   <si>
     <t>#42 John Berger - SS</t>
   </si>
   <si>
     <t>#31 Donald McDaniel - SS</t>
   </si>
   <si>
     <t>#40 Jason Roman - FS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-MIN 16 (14:55) 2-David Corrigan pass complete to 89-Jeff Snyder to MIN 26 for 9 yards. Tackle by 36-William Keene.</t>
   </si>
   <si>
-    <t>#46 Neil Campbell - FB</t>
+    <t>#85 Neil Campbell - TE</t>
   </si>
   <si>
     <t>#42 C.J. Uzomah - FB</t>
   </si>
   <si>
-    <t>#89 Jeff Snyder - TE</t>
-[...2 lines deleted...]
-    <t>#94 Andrew Hill - LDE</t>
+    <t>#44 Jeff Snyder - RB</t>
+  </si>
+  <si>
+    <t>#94 Andrew Hill - WLB</t>
   </si>
   <si>
     <t>#95 Stephen Jones - LDE</t>
   </si>
   <si>
     <t>#79 David Boggs - DT</t>
   </si>
   <si>
-    <t>#76 Gary Quinn - DT</t>
+    <t>#76 Gary Quinn - RDE</t>
   </si>
   <si>
     <t>#99 John Aderholt - MLB</t>
   </si>
   <si>
     <t>#58 David Bell - WLB</t>
   </si>
   <si>
     <t>#43 Marcus Campbell - CB</t>
   </si>
   <si>
     <t>#36 William Keene - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>MIN 26</t>
   </si>
   <si>
     <t>3-1-MIN 26 (14:15) 2-David Corrigan pass complete to 89-Jeff Snyder to MIN 31 for 6 yards. Tackle by 36-William Keene.</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
@@ -479,138 +479,138 @@
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>1-10-MIN 31 (13:30) 2-David Corrigan pass complete to 86-Charles Davidson to SF. 33 for 36 yards.</t>
   </si>
   <si>
     <t>#23 Samuel Jensen - FS</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>SF. 33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-SF. 33 (12:45) 2-David Corrigan pass INTERCEPTED by 53-Jesse Warren at SF. 23. 53-Jesse Warren to SF. 27 for 4 yards. Tackle by 16-Derek Turner. Pressure by 94-Andrew Hill.</t>
   </si>
   <si>
     <t>#86 Lawrence Field - WR</t>
   </si>
   <si>
-    <t>#90 Roger Landers - MLB</t>
+    <t>#90 Roger Landers - WLB</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>SF. 27</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-SF. 27 (12:40) 24-Craig Grose ran to SF. 24 for -3 yards. Tackle by 45-Richard Raymond.</t>
   </si>
   <si>
     <t>#17 Ramon Carman - QB</t>
   </si>
   <si>
     <t>#24 Craig Grose - RB</t>
   </si>
   <si>
     <t>#48 Williams Epperson - FB</t>
   </si>
   <si>
     <t>#89 John Pak - TE</t>
   </si>
   <si>
-    <t>#11 David Le - WR</t>
+    <t>#9 David Le - WR</t>
   </si>
   <si>
     <t>#87 Eric Egbert - WR</t>
   </si>
   <si>
-    <t>#75 Bert Newell - LT</t>
-[...8 lines deleted...]
-    <t>#78 Larry Gilbert - RG</t>
+    <t>#60 Bert Newell - RT</t>
+  </si>
+  <si>
+    <t>#72 Bruce Ellis - LG</t>
+  </si>
+  <si>
+    <t>#73 Joseph Boone - LT</t>
+  </si>
+  <si>
+    <t>#50 Larry Gilbert - LG</t>
   </si>
   <si>
     <t>#71 Frank Delgado - RT</t>
   </si>
   <si>
-    <t>#78 Robert Diaz - LDE</t>
+    <t>#92 Robert Diaz - LDE</t>
   </si>
   <si>
     <t>#99 Peter Dale - DT</t>
   </si>
   <si>
-    <t>#76 Gregory Clark - RDE</t>
-[...2 lines deleted...]
-    <t>#97 Bruce Miller - SLB</t>
+    <t>#93 Gregory Clark - DT</t>
+  </si>
+  <si>
+    <t>#49 Bruce Miller - SS</t>
   </si>
   <si>
     <t>#45 Richard Raymond - SS</t>
   </si>
   <si>
-    <t>#41 James McPherson - SS</t>
+    <t>#26 James McPherson - CB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>SF. 24</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-13-SF. 24 (12:01) 24-Craig Grose ran to SF. 33 for 9 yards. Tackle by 43-George Parenteau.</t>
   </si>
   <si>
     <t>#21 Aurelio Borden - RB</t>
   </si>
   <si>
-    <t>#88 Leonardo Williamson - WR</t>
+    <t>#19 Leonardo Williamson - WR</t>
   </si>
   <si>
     <t>#39 Daniel Greer - CB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>3-4-SF. 33 (11:19) 17-Ramon Carman pass complete to 21-Aurelio Borden to SF. 46 for 13 yards. Tackle by 38-Preston Navarrete.</t>
   </si>
   <si>
     <t>#85 Alan Boudreau - WR</t>
   </si>
   <si>
     <t>#83 Andrew Thomas - WR</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>SF. 46</t>
   </si>
@@ -629,165 +629,165 @@
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-3-MIN 46 (9:56) 24-Craig Grose ran to MIN 49 for -3 yards. Tackle by 78-Robert Diaz.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>MIN 49</t>
   </si>
   <si>
     <t>3-5-MIN 49 (9:20) 17-Ramon Carman pass complete to 24-Craig Grose to MIN 39 for 10 yards. Pushed out of bounds by 38-Preston Navarrete. 24-Craig Grose made a great move on the CB.</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>1-10-MIN 39 (8:40) 17-Ramon Carman pass incomplete, intended for 21-Aurelio Borden.</t>
   </si>
   <si>
-    <t>#91 Larry McCoy - RDE</t>
-[...2 lines deleted...]
-    <t>#3 Donald Sayer - CB</t>
+    <t>#25 Larry McCoy - CB</t>
+  </si>
+  <si>
+    <t>#3 Donald Sayer - K</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>Singleback Normal WR Post</t>
   </si>
   <si>
     <t>2-10-MIN 39 (8:37) 17-Ramon Carman pass complete to 89-John Pak to MIN 30 for 9 yards. Tackle by 45-Richard Raymond. 89-John Pak breaks down the CB. SF. 89-John Pak was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>MIN 30</t>
   </si>
   <si>
     <t>3-1-MIN 30 (7:52) 24-Craig Grose ran to MIN 32 for -2 yards. Tackle by 45-Richard Raymond.</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>MIN 32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-MIN 32 (7:20) 3-Mark Foley 49 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#10 Anthony Dawson - P</t>
   </si>
   <si>
-    <t>#66 Brian Dishman - RG</t>
-[...5 lines deleted...]
-    <t>#32 Joseph Tanaka - RB</t>
+    <t>#59 Brian Dishman - RG</t>
+  </si>
+  <si>
+    <t>#77 Johnny Lester - RG</t>
+  </si>
+  <si>
+    <t>#32 Joseph Tanaka - RT</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 39 (7:16) 2-David Corrigan pass complete to 81-Melvin Jefferson to MIN 40 for 2 yards. Tackle by 43-Marcus Campbell. MIN 72-Edward Roberts was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>MIN 40</t>
   </si>
   <si>
     <t>2-8-MIN 40 (6:37) 2-David Corrigan pass complete to 16-Derek Turner to MIN 44 for 4 yards. Tackle by 36-William Keene. PENALTY - Holding (MIN 89-Jeff Snyder)</t>
   </si>
   <si>
-    <t>#47 Alejandro Randolph - FB</t>
+    <t>#26 Alejandro Randolph - FB</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
     <t>Shotgun 5 Wide 5 WR Deep Ins</t>
   </si>
   <si>
     <t>Quarter Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-18-MIN 30 (6:34) 2-David Corrigan pass incomplete, dropped by 86-Lawrence Field.</t>
   </si>
   <si>
     <t>6:29</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>3-18-MIN 30 (6:30) 2-David Corrigan pass complete to 81-Melvin Jefferson to MIN 32 for 2 yards. Tackle by 27-Millard Huckaby. PENALTY - Holding (MIN 77-Andrew Harrington) (Declined)</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-16-MIN 32 (6:26) 6-James Reid punts 45 yards to SF. 23. Fair Catch by 88-Leonardo Williamson. PENALTY - Holding (MIN 23-Tony Uriarte) (Declined)</t>
   </si>
   <si>
-    <t>#6 James Reid - P</t>
-[...2 lines deleted...]
-    <t>#48 Richard Peters - FB</t>
+    <t>#12 James Reid - P</t>
+  </si>
+  <si>
+    <t>#62 Richard Peters - C</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>SF. 23</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-SF. 23 (6:19) 24-Craig Grose ran to SF. 28 for 5 yards. Tackle by 39-Daniel Greer.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>SF. 28</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>2-5-SF. 28 (5:36) 17-Ramon Carman ran to SF. 40 for 12 yards. Tackle by 43-George Parenteau.</t>
   </si>
@@ -1046,84 +1046,84 @@
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-MIN 27 (8:21) 2-David Corrigan pass complete to 23-Tony Uriarte to MIN 29 for 2 yards. Tackle by 58-David Bell. PENALTY - Offsides (SF. 58-David Bell)</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>2-3-MIN 32 (8:18) 23-Tony Uriarte ran to MIN 34 for 2 yards. Tackle by 58-David Bell. MIN 74-Randy Rice was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
     <t>3-1-MIN 34 (7:42) 2-David Corrigan pass incomplete, dropped by 86-Lawrence Field.</t>
   </si>
   <si>
-    <t>#79 William Hatch - LT</t>
+    <t>#79 William Hatch - LG</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
     <t>4-1-MIN 34 (7:38) 23-Tony Uriarte ran to MIN 43 for 10 yards. Tackle by 20-George Switzer. MIN 23-Tony Uriarte was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:59</t>
   </si>
   <si>
     <t>MIN 43</t>
   </si>
   <si>
     <t>1-10-MIN 43 (6:58) 2-David Corrigan pass INTERCEPTED by 99-John Aderholt at SF. 44. 99-John Aderholt to SF. 44 for 0 yards. Tackle by 86-Lawrence Field.</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>SF. 44</t>
   </si>
   <si>
     <t>1-10-SF. 44 (6:54) 24-Craig Grose ran to MIN 45 for 11 yards. Tackle by 41-James McPherson.</t>
   </si>
   <si>
     <t>6:16</t>
   </si>
   <si>
     <t>1-10-MIN 45 (6:15) 21-Aurelio Borden ran to MIN 37 for 8 yards. Tackle by 39-Daniel Greer.</t>
   </si>
   <si>
-    <t>#30 Mark Wilburn - RB</t>
+    <t>#33 Mark Wilburn - RB</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>MIN 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>2-2-MIN 37 (5:42) 21-Aurelio Borden ran to MIN 41 for -3 yards. Tackle by 45-Richard Raymond. 24-Craig Grose was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>MIN 41</t>
   </si>
   <si>
     <t>3-6-MIN 41 (5:07) 17-Ramon Carman pass complete to 24-Craig Grose to MIN 36 for 5 yards. Tackle by 54-Martin Young. Nice job by 24-Craig Grose on that route to lose his coverage.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
@@ -1217,93 +1217,93 @@
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>1-10-MIN 50 (1:29) 17-Ramon Carman pass complete to 24-Craig Grose to MIN 43 for 7 yards. Tackle by 54-Martin Young.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>2-3-MIN 43 (1:08) 17-Ramon Carman pass complete to 21-Aurelio Borden to MIN 39 for 4 yards. Tackle by 54-Martin Young. 21-Aurelio Borden breaks down the CB.</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>1-10-MIN 39 (0:45) 17-Ramon Carman pass incomplete, dropped by 89-John Pak. The coverage on that play was extremely tight.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>2-10-MIN 39 (0:41) 30-Mark Wilburn ran to MIN 29 for 10 yards. Tackle by 39-Daniel Greer.</t>
   </si>
   <si>
-    <t>#93 Robert Goodwin - WLB</t>
+    <t>#93 Robert Goodwin - SS</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>MIN 29</t>
   </si>
   <si>
     <t>1-10-MIN 29 (0:36) 17-Ramon Carman pass complete to 89-John Pak to MIN 20 for 9 yards. Tackle by 43-George Parenteau. MIN 68-Charles McGuire was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>MIN 20</t>
   </si>
   <si>
     <t>2-1-MIN 20 (0:05) 3-Mark Foley 38 yard field goal is GOOD. SF. 13 MIN 0</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>(0:02) 3-Mark Foley kicks 68 yards from SF. 35 to MIN -3. 16-Derek Turner to MIN 19 for 22 yards. Tackle by 36-William Keene.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>(15:00) 4-Roy Hoffman kicks 70 yards from MIN 35 to SF. -5. 30-Mark Wilburn to SF. 33 for 39 yards. Tackle by 4-Roy Hoffman. SF. 30-Mark Wilburn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#96 Max Navarrette - RDE</t>
   </si>
   <si>
-    <t>#4 Roy Hoffman - K</t>
+    <t>#8 Roy Hoffman - K</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>1-10-SF. 33 (14:52) 17-Ramon Carman pass complete to 89-John Pak to SF. 40 for 7 yards. Tackle by 45-Richard Raymond.</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>2-3-SF. 40 (14:11) 24-Craig Grose ran to SF. 43 for 3 yards. Tackle by 98-Julian Woods. 50-Joseph Boone missed that block completely.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>SF. 43</t>
   </si>
   <si>
     <t>1-10-SF. 43 (13:32) 17-Ramon Carman pass Pass knocked down by 29-James Goulding. incomplete, intended for 11-David Le. 29-James Goulding got away with a hold on that play.</t>
   </si>
@@ -1346,51 +1346,51 @@
   <si>
     <t>1-10-MIN 9 (11:56) 2-David Corrigan pass complete to 86-Charles Davidson to MIN 20 for 11 yards. Tackle by 40-Jason Roman.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MIN 20 (11:17) 2-David Corrigan pass INTERCEPTED by 36-William Keene at MIN 25. 36-William Keene to MIN 24 for 1 yards. Tackle by 86-Lawrence Field.</t>
   </si>
   <si>
     <t>#11 Albert Long - WR</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
   <si>
     <t>1-10-MIN 24 (11:14) 24-Craig Grose ran to MIN 13 for 10 yards. Tackle by 41-James McPherson.</t>
   </si>
   <si>
-    <t>#74 Luis Johnson - LT</t>
+    <t>#74 Luis Johnson - LG</t>
   </si>
   <si>
     <t>#56 Wallace Buck - C</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>MIN 13</t>
   </si>
   <si>
     <t>1-10-MIN 13 (10:30) 21-Aurelio Borden ran to MIN 1 for 12 yards. Tackle by 41-James McPherson.</t>
   </si>
   <si>
     <t>MIN 1</t>
   </si>
   <si>
     <t>1-1-MIN 1 (9:56) 30-Mark Wilburn ran for 1 yards. TOUCHDOWN! SF. 19 MIN 0</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>(9:55) Extra point GOOD by 3-Mark Foley. SF. 20 MIN 0</t>
   </si>
@@ -1592,51 +1592,51 @@
   <si>
     <t>SF. 47</t>
   </si>
   <si>
     <t>1-10-SF. 47 (14:19) 12-Robbie Gault ran to SF. 39 for 9 yards. Tackle by 40-Jason Roman.</t>
   </si>
   <si>
     <t>#8 Glen Wetter - RB</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>2-1-SF. 39 (13:40) 23-Tony Uriarte ran to SF. 36 for 3 yards. Tackle by 59-John Lovelady. MIN 77-Andrew Harrington was injured on the play.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>SF. 36</t>
   </si>
   <si>
     <t>1-10-SF. 36 (12:58) 2-David Corrigan ran to SF. 24 for 12 yards. 2-David Corrigan slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#63 Juan Laine - TE</t>
+    <t>#63 Juan Laine - RB</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>1-10-SF. 24 (12:17) 2-David Corrigan pass complete to 23-Tony Uriarte to SF. 19 for 4 yards. Tackle by 90-Roger Landers.</t>
   </si>
   <si>
     <t>2-6-SF. 19 (11:38) 2-David Corrigan pass incomplete, dropped by 89-Jeff Snyder. Pressure by 93-Billy Dyer.</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>3-6-SF. 19 (11:34) 2-David Corrigan pass complete to 86-Lawrence Field to SF. 9 for 11 yards. Tackle by 23-Samuel Jensen.</t>
   </si>
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>1-9-SF. 9 (10:57) 23-Tony Uriarte ran to SF. 4 for 4 yards. Tackle by 58-David Bell.</t>
   </si>
   <si>
     <t>#82 James West - TE</t>
   </si>
@@ -2241,99 +2241,99 @@
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>