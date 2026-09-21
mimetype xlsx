--- v2 (2026-07-26)
+++ v3 (2026-09-21)
@@ -287,66 +287,66 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Robert Still kicks 67 yards from BAL 35 to CIN -2. 30-Joseph Richards to CIN 19 for 21 yards. Tackle by 34-Ray Dupre.</t>
   </si>
   <si>
-    <t>#30 Joseph Richards - RB</t>
+    <t>#28 Joseph Richards - RB</t>
   </si>
   <si>
     <t>#89 Ronald Taylor - WR</t>
   </si>
   <si>
     <t>#31 Troy Gusman - SS</t>
   </si>
   <si>
     <t>#29 Bryon Blue - CB</t>
   </si>
   <si>
     <t>#61 Raymond McCray - RG</t>
   </si>
   <si>
-    <t>#48 James Craig - CB</t>
+    <t>#23 James Craig - CB</t>
   </si>
   <si>
     <t>#93 Timothy Donahue - LDE</t>
   </si>
   <si>
     <t>#34 Mark Clark - CB</t>
   </si>
   <si>
     <t>#25 Ray Thornberry - CB</t>
   </si>
   <si>
     <t>#28 Craig Tankersley - WR</t>
   </si>
   <si>
     <t>#39 Christopher Vaughan - FS</t>
   </si>
   <si>
     <t>#3 Robert Still - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
@@ -383,66 +383,66 @@
   <si>
     <t>#74 Joshua Roach - LG</t>
   </si>
   <si>
     <t>#63 David Halloway - FB</t>
   </si>
   <si>
     <t>#62 Richard Johnson - RG</t>
   </si>
   <si>
     <t>#72 Richard Snowden - RT</t>
   </si>
   <si>
     <t>#59 John Aronson - RDE</t>
   </si>
   <si>
     <t>#79 Kenneth Sewell - DT</t>
   </si>
   <si>
     <t>#92 Gregg Frazier - DT</t>
   </si>
   <si>
     <t>#94 Samuel Kowalsky - RDE</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#93 Richard Vacca - MLB</t>
   </si>
   <si>
     <t>#94 Roy Santiago - MLB</t>
   </si>
   <si>
     <t>#27 Gary Shaver - CB</t>
   </si>
   <si>
     <t>#41 Elmer Mathews - CB</t>
   </si>
   <si>
-    <t>#44 William Parker - FS</t>
+    <t>#11 William Parker - FS</t>
   </si>
   <si>
     <t>#20 Joe Hill - FS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>CIN 27</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-2-CIN 27 (14:11) 18-Joshua Fulkerson pass complete to 86-Spencer Stork to CIN 29 for 2 yards. Tackle by 41-Elmer Mathews. Pressure by 53-Bryan Gunnell.</t>
   </si>
   <si>
     <t>#58 Donald Clayton - LG</t>
   </si>
   <si>
     <t>#99 Alex Gaudet - RDE</t>
   </si>
@@ -542,114 +542,114 @@
   <si>
     <t>#40 John Schultz - FB</t>
   </si>
   <si>
     <t>#29 Tommy Hall - WR</t>
   </si>
   <si>
     <t>#18 Thomas Graham - WR</t>
   </si>
   <si>
     <t>#17 Wayne Cooper - WR</t>
   </si>
   <si>
     <t>#70 Christopher Chandler - LT</t>
   </si>
   <si>
     <t>#61 Kevin Barr - RG</t>
   </si>
   <si>
     <t>#54 James Maynard - C</t>
   </si>
   <si>
     <t>#78 Michael Campbell - RT</t>
   </si>
   <si>
-    <t>#77 James Janis - LT</t>
+    <t>#78 James Janis - LT</t>
   </si>
   <si>
     <t>#60 Mikel Williams - DT</t>
   </si>
   <si>
     <t>#74 Henry Garrett - RDE</t>
   </si>
   <si>
     <t>#25 Scott Hammer - CB</t>
   </si>
   <si>
     <t>#54 John Ferrari - MLB</t>
   </si>
   <si>
     <t>#91 Calvin Alexis - WLB</t>
   </si>
   <si>
-    <t>#34 Judson Pringle - FS</t>
+    <t>#34 Judson Pringle - SS</t>
   </si>
   <si>
     <t>#44 Aaron Doiron - CB</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-4 Normal OLBs Blitz</t>
   </si>
   <si>
     <t>2-1-CIN 46 (11:15) 45-Joel Martin ran to CIN 33 for 12 yards. Tackle by 34-Judson Pringle.</t>
   </si>
   <si>
     <t>#81 Paul Rodriguez - TE</t>
   </si>
   <si>
     <t>#71 Frank James - MLB</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>CIN 33</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CIN 33 (10:31) 2-Ramon Miller pass INTERCEPTED by 48-James Craig at CIN 26. 48-James Craig to CIN 26 for -0 yards. Tackle by 81-Paul Rodriguez.</t>
   </si>
   <si>
     <t>#8 David Walsh - RB</t>
   </si>
   <si>
     <t>#44 Gary Berryman - RB</t>
   </si>
   <si>
-    <t>#59 Sylvester Swope - MLB</t>
+    <t>#57 Sylvester Swope - MLB</t>
   </si>
   <si>
     <t>#78 Richard Tijerina - RDE</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>CIN 26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CIN 26 (10:28) 18-Joshua Fulkerson pass Pass knocked down by 25-William Parker. incomplete, intended for 28-Craig Tankersley.</t>
   </si>
   <si>
     <t>10:23</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>