--- v3 (2026-09-21)
+++ v4 (2026-11-05)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Robert Still kicks 67 yards from BAL 35 to CIN -2. 30-Joseph Richards to CIN 19 for 21 yards. Tackle by 34-Ray Dupre.</t>
   </si>
   <si>
     <t>#28 Joseph Richards - RB</t>
   </si>
   <si>
-    <t>#89 Ronald Taylor - WR</t>
+    <t>#11 Ronald Taylor - WR</t>
   </si>
   <si>
     <t>#31 Troy Gusman - SS</t>
   </si>
   <si>
     <t>#29 Bryon Blue - CB</t>
   </si>
   <si>
     <t>#61 Raymond McCray - RG</t>
   </si>
   <si>
     <t>#23 James Craig - CB</t>
   </si>
   <si>
     <t>#93 Timothy Donahue - LDE</t>
   </si>
   <si>
     <t>#34 Mark Clark - CB</t>
   </si>
   <si>
     <t>#25 Ray Thornberry - CB</t>
   </si>
   <si>
     <t>#28 Craig Tankersley - WR</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>I Formation Twin WR Slot Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-CIN 19 (14:57) 18-Joshua Fulkerson pass complete to 86-Spencer Stork to CIN 27 for 8 yards. Tackle by 20-Joe Hill. 86-Spencer Stork did some fancy footwork there. 20-Joe Hill got away with a hold on that play. CIN 8-Charles Pike was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 Joshua Fulkerson - QB</t>
   </si>
   <si>
     <t>#40 Charles Pike - FB</t>
   </si>
   <si>
     <t>#46 Michael Mansfield - FB</t>
   </si>
   <si>
     <t>#86 Spencer Stork - TE</t>
   </si>
   <si>
     <t>#22 Thomas Burgess - RB</t>
   </si>
   <si>
-    <t>#77 Michael Salazar - LT</t>
+    <t>#77 Michael Salazar - RT</t>
   </si>
   <si>
     <t>#74 Joshua Roach - LG</t>
   </si>
   <si>
     <t>#63 David Halloway - FB</t>
   </si>
   <si>
     <t>#62 Richard Johnson - RG</t>
   </si>
   <si>
     <t>#72 Richard Snowden - RT</t>
   </si>
   <si>
     <t>#59 John Aronson - RDE</t>
   </si>
   <si>
     <t>#79 Kenneth Sewell - DT</t>
   </si>
   <si>
     <t>#92 Gregg Frazier - DT</t>
   </si>
   <si>
     <t>#94 Samuel Kowalsky - RDE</t>
   </si>
@@ -1001,51 +1001,51 @@
   <si>
     <t>3-5-CIN 11 (1:42) 18-Joshua Fulkerson pass Pass knocked down by 20-Joe Hill. incomplete, intended for 86-Spencer Stork.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>4-5-CIN 11 (1:39) 4-Roy Dunlap punts 48 yards to BAL 41. Fair Catch by 34-Ray Dupre.</t>
   </si>
   <si>
     <t>#4 Roy Dunlap - P</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>BAL 41</t>
   </si>
   <si>
     <t>1-10-BAL 41 (1:33) 2-Ramon Miller sacked at BAL 33 for -8 yards (75-Henry Garrett). Sack allowed by 70-Christopher Chandler.</t>
   </si>
   <si>
     <t>#14 Trevor Harrell - WR</t>
   </si>
   <si>
-    <t>#28 James Woods - CB</t>
+    <t>#28 James Woods - FS</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>BAL 33</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>2-18-BAL 33 (0:53) 2-Ramon Miller pass complete to 29-Tommy Hall to BAL 41 for 9 yards. Tackle by 54-John Ferrari.</t>
   </si>
   <si>
     <t>0:12</t>
   </si>
   <si>
     <t>3-9-BAL 41 (0:11) 2-Ramon Miller pass complete to 8-David Walsh to CIN 45 for 14 yards. Tackle by 48-Troy Gusman.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>