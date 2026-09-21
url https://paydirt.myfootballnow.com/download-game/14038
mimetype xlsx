--- v2 (2026-07-26)
+++ v3 (2026-09-21)
@@ -305,132 +305,132 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Donald Murphy kicks 73 yards from NYJ 35 to BAL -8. Touchback.</t>
   </si>
   <si>
     <t>#34 Ray Dupre - CB</t>
   </si>
   <si>
     <t>#54 James Maynard - C</t>
   </si>
   <si>
     <t>#65 Jack Kravitz - RT</t>
   </si>
   <si>
     <t>#44 Gary Berryman - RB</t>
   </si>
   <si>
     <t>#78 Michael Campbell - RT</t>
   </si>
   <si>
     <t>#81 Paul Rodriguez - TE</t>
   </si>
   <si>
-    <t>#53 Bryan Gunnell - MLB</t>
+    <t>#52 Bryan Gunnell - MLB</t>
   </si>
   <si>
     <t>#20 Joe Hill - FS</t>
   </si>
   <si>
     <t>#45 Joel Martin - RB</t>
   </si>
   <si>
     <t>#68 Rex Lester - C</t>
   </si>
   <si>
     <t>#70 Christopher Chandler - LT</t>
   </si>
   <si>
     <t>#3 Donald Murphy - K</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BAL 25 (15:00) 45-Joel Martin ran to BAL 35 for 10 yards. Tackle by 49-David Yost.</t>
   </si>
   <si>
     <t>#2 Ramon Miller - QB</t>
   </si>
   <si>
     <t>#17 Wayne Cooper - WR</t>
   </si>
   <si>
     <t>#29 Tommy Hall - WR</t>
   </si>
   <si>
     <t>#18 Thomas Graham - WR</t>
   </si>
   <si>
     <t>#61 Kevin Barr - RG</t>
   </si>
   <si>
-    <t>#77 James Janis - LT</t>
+    <t>#78 James Janis - LT</t>
   </si>
   <si>
     <t>#94 Wayne Trinkle - LDE</t>
   </si>
   <si>
     <t>#99 Earl Schiffer - DT</t>
   </si>
   <si>
     <t>#51 Jaime Schoonmaker - LDE</t>
   </si>
   <si>
     <t>#53 David Cosby - SLB</t>
   </si>
   <si>
     <t>#50 Anthony Newman - MLB</t>
   </si>
   <si>
     <t>#56 Charles Ballard - WLB</t>
   </si>
   <si>
     <t>#29 Seth Morgan - CB</t>
   </si>
   <si>
     <t>#29 David Sill - CB</t>
   </si>
   <si>
     <t>#34 Darren Messenger - CB</t>
   </si>
   <si>
-    <t>#49 David Yost - SS</t>
-[...2 lines deleted...]
-    <t>#37 Samuel Chapman - FS</t>
+    <t>#37 David Yost - SS</t>
+  </si>
+  <si>
+    <t>#23 Samuel Chapman - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-BAL 35 (14:14) 8-David Walsh ran to BAL 36 for a short gain. Tackle by 99-Earl Schiffer. 78-Michael Campbell was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#8 David Walsh - RB</t>
   </si>
   <si>
     <t>#97 Thomas Riggs - WLB</t>
   </si>
   <si>
     <t>#40 Joshua Gonzalez - CB</t>
   </si>
@@ -572,99 +572,99 @@
   <si>
     <t>#10 Edward Bolen - WR</t>
   </si>
   <si>
     <t>#17 Douglas Handley - CB</t>
   </si>
   <si>
     <t>(10:44) 3-Robert Still kicks 71 yards from BAL 35 to NYJ -6. Touchback.</t>
   </si>
   <si>
     <t>NYJ 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong Overload Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (10:44) 1-Jim Franklin pass complete to 88-Thomas Godfrey to NYJ 38 for 13 yards. Tackle by 27-Gary Shaver. PENALTY - Holding (NYJ 77-George Wade)</t>
   </si>
   <si>
     <t>#1 Jim Franklin - QB</t>
   </si>
   <si>
-    <t>#70 James Murphy - RT</t>
+    <t>#64 James Murphy - RT</t>
   </si>
   <si>
     <t>#86 Arthur Lyles - TE</t>
   </si>
   <si>
-    <t>#88 Thomas Godfrey - WR</t>
+    <t>#84 Thomas Godfrey - WR</t>
   </si>
   <si>
     <t>#77 George Wade - LT</t>
   </si>
   <si>
     <t>#64 John Carter - LG</t>
   </si>
   <si>
     <t>#60 Wallace Hutchens - C</t>
   </si>
   <si>
     <t>#67 Gary Pender - RG</t>
   </si>
   <si>
     <t>#78 Gary Landrum - RG</t>
   </si>
   <si>
     <t>#59 John Aronson - RDE</t>
   </si>
   <si>
     <t>#79 Kenneth Sewell - DT</t>
   </si>
   <si>
     <t>#92 Gregg Frazier - DT</t>
   </si>
   <si>
     <t>#67 John Ray - RDE</t>
   </si>
   <si>
     <t>#93 Richard Vacca - MLB</t>
   </si>
   <si>
     <t>#94 Roy Santiago - MLB</t>
   </si>
   <si>
     <t>#27 Gary Shaver - CB</t>
   </si>
   <si>
     <t>#41 Elmer Mathews - CB</t>
   </si>
   <si>
-    <t>#44 William Parker - FS</t>
+    <t>#11 William Parker - FS</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-20-NYJ 15 (10:39) 1-Jim Franklin pass Pass knocked down by 49-Robert Damico. incomplete, intended for 85-Arthur Lyles.</t>
   </si>
   <si>
     <t>#47 Sean Cotter - FB</t>
   </si>
   <si>
     <t>#49 Robert Damico - CB</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
@@ -1685,51 +1685,51 @@
   <si>
     <t>4-2-BAL 49 (2:15) 9-Carlos Kott punts 53 yards to NYJ -1.4-2-BAL 49 (2:15) 9-Carlos Kott punts 53 yards to NYJ -1. Touchback.</t>
   </si>
   <si>
     <t>2:06</t>
   </si>
   <si>
     <t>1-10-NYJ 20 (2:07) 1-Jim Franklin pass complete to 14-William Farmer to NYJ 25 for 5 yards. Tackle by 4-Ray Burton.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>2-5-NYJ 25 (1:25) 1-Jim Franklin pass complete to 10-Edward Bolen to BAL 17 for 58 yards. Tackle by 41-Elmer Mathews.</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>BAL 17</t>
   </si>
   <si>
     <t>1-10-BAL 17 (0:42) 1-Jim Franklin pass Pass knocked down by 49-Robert Damico. incomplete, intended for 15-Gabriel Berg. Pressure by 5-William Harmon.</t>
   </si>
   <si>
-    <t>#55 Roger Smith - LT</t>
+    <t>#77 Roger Smith - LT</t>
   </si>
   <si>
     <t>#80 Andy Thomas - WR</t>
   </si>
   <si>
     <t>#60 Kevin Vanegas - C</t>
   </si>
   <si>
     <t>#5 William Harmon - RDE</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
     <t>2-10-BAL 17 (0:39) 32-Carlos McCartney ran to BAL 14 for 3 yards. Tackle by 62-Ronnie Ferrante.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>BAL 14</t>
   </si>
   <si>
     <t>3-7-BAL 14 (15:00) 1-Jim Franklin pass incomplete, intended for 44-James Murphy.</t>
   </si>