--- v1 (2026-07-26)
+++ v2 (2026-09-21)
@@ -302,54 +302,54 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Rodney Lopez kicks 75 yards from ATL 35 to CHI -10. Touchback.</t>
   </si>
   <si>
     <t>#37 James Groom - RB</t>
   </si>
   <si>
     <t>#38 Joe Thacker - CB</t>
   </si>
   <si>
     <t>#59 Harold Gibson - SLB</t>
   </si>
   <si>
     <t>#4 Bradley Briscoe - WLB</t>
   </si>
   <si>
     <t>#36 Danny Lopez - FS</t>
   </si>
   <si>
-    <t>#58 Douglas Daniels - SLB</t>
-[...2 lines deleted...]
-    <t>#94 Dustin Jackson - MLB</t>
+    <t>#50 Douglas Daniels - SLB</t>
+  </si>
+  <si>
+    <t>#52 Dustin Jackson - MLB</t>
   </si>
   <si>
     <t>#33 Jeffery Cooper - SS</t>
   </si>
   <si>
     <t>#85 Jerry Byard - TE</t>
   </si>
   <si>
     <t>#47 Patrick Bee - CB</t>
   </si>
   <si>
     <t>#41 Richard Campbell - CB</t>
   </si>
   <si>
     <t>#19 Rodney Lopez - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#6 Christopher Reed - QB</t>
   </si>
   <si>
     <t>#40 Jeremy Edwards - FB</t>
   </si>
   <si>
     <t>#10 Robert Young - WR</t>
   </si>
   <si>
     <t>#83 Benjamin Thompson - WR</t>
   </si>
   <si>
     <t>#63 Roy Compton - RT</t>
   </si>
   <si>
     <t>#62 Alex Simmons - LG</t>
   </si>
   <si>
     <t>#54 James Cisco - LT</t>
   </si>
   <si>
     <t>#69 Ryder Wright - RG</t>
   </si>
   <si>
-    <t>#75 Larry Cantor - RT</t>
+    <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#90 Patrick Ford - DT</t>
   </si>
   <si>
     <t>#61 Roger Farley - DT</t>
   </si>
   <si>
     <t>#52 John Kelly - RDE</t>
   </si>
   <si>
     <t>#93 Daniel Townsend - SLB</t>
   </si>
   <si>
     <t>#97 David Galvan - MLB</t>
   </si>
   <si>
     <t>#53 Hubert Cusumano - MLB</t>
   </si>
   <si>
     <t>#77 Daniel Newsome - RDE</t>
   </si>
   <si>
     <t>#40 Scott Norris - CB</t>
   </si>
@@ -521,51 +521,51 @@
   <si>
     <t>#65 Kenneth Gibson - LG</t>
   </si>
   <si>
     <t>#63 Arturo James - C</t>
   </si>
   <si>
     <t>#64 Robert Vaughn - RT</t>
   </si>
   <si>
     <t>#57 Nick Benefield - RT</t>
   </si>
   <si>
     <t>#71 Chris Halliburton - LDE</t>
   </si>
   <si>
     <t>#57 Paul Hansen - DT</t>
   </si>
   <si>
     <t>#46 Edward Mann - RDE</t>
   </si>
   <si>
     <t>#69 Conrad Wheeler - LDE</t>
   </si>
   <si>
-    <t>#58 Joseph Gillis - MLB</t>
+    <t>#99 Joseph Gillis - MLB</t>
   </si>
   <si>
     <t>#26 Ross Sullivan - CB</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>Split Backs Normal Skinny Post Corner</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-ATL 22 (14:10) 7-Kenneth Cooke pass complete to 48-Ken Bennett to ATL 22 for a short gain. Tackle by 50-Joseph Gillis.</t>
   </si>
   <si>
     <t>#48 Ken Bennett - RB</t>
   </si>
   <si>
     <t>#96 Edward Hill - LDE</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
@@ -587,84 +587,84 @@
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>ATL 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-ATL 31 (13:22) 48-Ken Bennett ran to ATL 28 for -3 yards. Tackle by 50-Joseph Gillis.</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>ATL 28</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-13-ATL 28 (12:48) 7-Kenneth Cooke pass complete to 83-Richard Suggs to ATL 36 for 8 yards. Tackle by 41-Richard Campbell.</t>
   </si>
   <si>
-    <t>#43 Brent Erickson - RB</t>
+    <t>#41 Brent Erickson - RB</t>
   </si>
   <si>
     <t>#88 Carey Sweet - WR</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>ATL 36</t>
   </si>
   <si>
     <t>Split Backs Normal TE Curl</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-5-ATL 36 (12:11) 7-Kenneth Cooke pass complete to 27-Benjamin Robbins to ATL 36 for a short gain. Tackle by 47-Patrick Bee.</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>4-5-ATL 36 (11:29) 4-David Selby punts 58 yards to CHI 6.</t>
   </si>
   <si>
     <t>#4 David Selby - P</t>
   </si>
   <si>
     <t>#51 Anthony Martinez - RG</t>
   </si>
   <si>
-    <t>#66 Austin Jordan - RG</t>
+    <t>#73 Austin Jordan - RG</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>CHI 6</t>
   </si>
   <si>
     <t>I Formation 3WR Outside Curls</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 6 (11:19) 6-Christopher Reed pass complete to 11-Ernest Hitt to CHI 10 for 4 yards. Tackle by 20-Jean Turgeon.</t>
   </si>
   <si>
     <t>#11 Ernest Hitt - WR</t>
   </si>
   <si>
     <t>#17 Edward Munoz - WR</t>
   </si>
   <si>
     <t>#51 Milton Nelson - LG</t>
   </si>
@@ -1001,51 +1001,51 @@
   <si>
     <t>ATL 23</t>
   </si>
   <si>
     <t>2-17-ATL 23 (12:00) 37-James Groom ran to ATL 14 for 9 yards. Tackle by 35-Rodger Matthews. It looks like the offense is starting to get familiar with that defensive play.</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>ATL 14</t>
   </si>
   <si>
     <t>3-8-ATL 14 (11:15) 6-Christopher Reed pass complete to 15-Johnny Chouinard for 14 yards. TOUCHDOWN! 15-Johnny Chouinard did some fancy footwork there. CHI 6 ATL 7</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>(11:12) Extra point GOOD by 3-Lawrence Rector. CHI 7 ATL 7</t>
   </si>
   <si>
-    <t>#12 Derrick Seals - QB</t>
+    <t>#14 Derrick Seals - QB</t>
   </si>
   <si>
     <t>#3 Lawrence Rector - K</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(11:12) 3-Lawrence Rector kicks 71 yards from CHI 35 to ATL -6. Touchback.</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>1-10-ATL 25 (11:12) 7-Kenneth Cooke pass incomplete, dropped by 84-Mark Ng.</t>
   </si>
   <si>
     <t>11:08</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>2-10-ATL 25 (11:09) 7-Kenneth Cooke pass incomplete, intended for 27-Benjamin Robbins.</t>
   </si>