--- v7 (2026-09-03)
+++ v8 (2026-09-23)
@@ -377,51 +377,51 @@
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#69 Kenneth Ford - LG</t>
   </si>
   <si>
     <t>#89 Everett Peterson - C</t>
   </si>
   <si>
     <t>#70 Jimmy Yockey - RG</t>
   </si>
   <si>
     <t>#65 Raymond Marciano - LT</t>
   </si>
   <si>
     <t>#71 Rudy Bogan - RDE</t>
   </si>
   <si>
     <t>#68 Walter Shafer - RDE</t>
   </si>
   <si>
     <t>#9 Alton Green - DT</t>
   </si>
   <si>
-    <t>#91 Charles Mazzella - LDE</t>
+    <t>#94 Charles Mazzella - LDE</t>
   </si>
   <si>
     <t>#36 Allen Robertson - SLB</t>
   </si>
   <si>
     <t>#55 Jack Murray - MLB</t>
   </si>
   <si>
     <t>#94 Chad Hoff - WLB</t>
   </si>
   <si>
     <t>#21 Gregory Bickley - CB</t>
   </si>
   <si>
     <t>#44 John Henninger - CB</t>
   </si>
   <si>
     <t>#30 Douglas Dillion - SS</t>
   </si>
   <si>
     <t>#30 Doug Quintero - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
@@ -476,51 +476,51 @@
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>2-9-PIT 43 (13:05) 38-Ronald Corr ran to PIT 44 for 1 yards. Tackle by 92-James Footman.</t>
   </si>
   <si>
     <t>#92 James Footman - SLB</t>
   </si>
   <si>
     <t>#50 David Quincy - WLB</t>
   </si>
   <si>
     <t>12:30</t>
   </si>
   <si>
     <t>PIT 44</t>
   </si>
   <si>
     <t>3-8-PIT 44 (12:29) 41-Phillip Lambert ran to ARZ 48 for 8 yards. Tackle by 29-Michael Bland. 12-Brendan Hornbeck totally missed that block.</t>
   </si>
   <si>
     <t>#41 Phillip Lambert - RB</t>
   </si>
   <si>
-    <t>#87 Paul Chesnut - WR</t>
+    <t>#35 Paul Chesnut - WR</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>ARZ 48</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-ARZ 48 (11:51) 36-Robert Miller ran to ARZ 40 for 8 yards. Tackle by 30-Douglas Dillion.</t>
   </si>
   <si>
     <t>#81 Daniel East - TE</t>
   </si>
   <si>
     <t>#73 Dennis Larry - RT</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>#79 Pedro Wright - LT</t>
   </si>
   <si>
     <t>#1 Joseph Williams - LG</t>
   </si>
   <si>
     <t>#74 Jerry Franklin - C</t>
   </si>
   <si>
     <t>#50 Brent Spataro - RG</t>
   </si>
   <si>
     <t>#64 Justin Garza - RT</t>
   </si>
   <si>
     <t>#97 Frederick Lancaster - RDE</t>
   </si>
   <si>
     <t>#51 Justin Bolton - SLB</t>
   </si>
   <si>
     <t>#55 Norbert Clark - MLB</t>
   </si>
   <si>
-    <t>#91 David Bonnet - SLB</t>
+    <t>#16 David Bonnet - SLB</t>
   </si>
   <si>
     <t>#55 Humberto Wilson - WLB</t>
   </si>
   <si>
     <t>#21 Kurt Villanueva - CB</t>
   </si>
   <si>
     <t>#2 Micah Perkins - FS</t>
   </si>
   <si>
     <t>#6 David Burns - SS</t>
   </si>
   <si>
     <t>#33 Scott Paige - FS</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-3-ARZ 32 (6:56) 24-Matthew Ligon ran to ARZ 35 for 3 yards. Tackle by 55-Norbert Clark.</t>
   </si>