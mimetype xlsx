--- v8 (2026-09-23)
+++ v9 (2026-11-02)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>PIT has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Timothy West kicks 74 yards from ARZ 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>#38 Ronald Corr - RB</t>
   </si>
   <si>
-    <t>#58 Benjamin Farrell - LDE</t>
+    <t>#98 Benjamin Farrell - DT</t>
   </si>
   <si>
     <t>#98 Billy Miles - WLB</t>
   </si>
   <si>
     <t>#49 Henry Roberts - SS</t>
   </si>
   <si>
     <t>#90 Claude Bowen - LDE</t>
   </si>
   <si>
     <t>#46 Edward Turner - CB</t>
   </si>
   <si>
     <t>#75 Scott Garcia - DT</t>
   </si>
   <si>
     <t>#24 Austin Lowrey - CB</t>
   </si>
   <si>
     <t>#30 Robert Buchholz - CB</t>
   </si>
   <si>
     <t>#19 Nicholas Gonzalez - WR</t>
   </si>
@@ -2247,74 +2247,74 @@
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>