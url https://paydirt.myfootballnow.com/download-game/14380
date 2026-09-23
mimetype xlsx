--- v6 (2026-09-03)
+++ v7 (2026-09-23)
@@ -362,51 +362,51 @@
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#33 Bruce Hamm - RB</t>
   </si>
   <si>
     <t>#85 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#66 John Fogg - LG</t>
   </si>
   <si>
     <t>#66 Michael Hill - RT</t>
   </si>
   <si>
-    <t>#74 David Thorpe - C</t>
+    <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#79 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#78 Thomas Currie - RG</t>
   </si>
   <si>
     <t>#70 Michael Richmond - LDE</t>
   </si>
   <si>
     <t>#99 Jon Fall - DT</t>
   </si>
   <si>
     <t>#90 Tyrone Poplin - DT</t>
   </si>
   <si>
     <t>#63 Nelson Pollock - RDE</t>
   </si>
   <si>
     <t>#58 John Chavis - MLB</t>
   </si>
   <si>
     <t>#53 Eric Larson - MLB</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#37 Don Moore - RB</t>
   </si>
   <si>
     <t>#44 Romeo Sonntag - RB</t>
   </si>
   <si>
     <t>#42 John Crozier - FB</t>
   </si>
   <si>
     <t>#84 George Becnel - TE</t>
   </si>
   <si>
     <t>#93 Albert Back - DT</t>
   </si>
   <si>
     <t>#55 Richard Johnston - SLB</t>
   </si>
   <si>
     <t>#57 Michael Mackay - WLB</t>
   </si>
   <si>
     <t>#26 Steven Leake - CB</t>
   </si>
   <si>
-    <t>#41 Toby McKeen - CB</t>
+    <t>#26 Toby McKeen - CB</t>
   </si>
   <si>
     <t>#24 Dean Riley - FS</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>CLE 36</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CLE 36 (13:46) 5-Zack Warner ran to CLE 40 for 4 yards. Tackle by 58-John Chavis.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>CLE 40</t>
   </si>
@@ -584,93 +584,93 @@
   <si>
     <t>#27 Travis Jones - CB</t>
   </si>
   <si>
     <t>#10 James Wright - CB</t>
   </si>
   <si>
     <t>#22 Jay Higgins - FS</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>CLE 50</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-14-CLE 50 (12:07) 30-Charles Toy ran to CLE 45 for 4 yards. Tackle by 11-George Banks.</t>
   </si>
   <si>
-    <t>#13 James Williams - WR</t>
+    <t>#16 James Williams - RB</t>
   </si>
   <si>
     <t>#32 George Banks - CB</t>
   </si>
   <si>
-    <t>#32 Robert Odom - SS</t>
+    <t>#32 Robert Odom - CB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-10-CLE 45 (11:30) 30-Charles Toy ran to CLE 45 for 1 yards. Tackle by 56-William Healy.</t>
   </si>
   <si>
     <t>#40 Steven Sadler - FB</t>
   </si>
   <si>
     <t>#94 Orlando Becker - LDE</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-CLE 45 (10:51) 2-Victor Pham punts 29 yards to CLE 16. Fair Catch by 38-Donald Hankins.</t>
   </si>
   <si>
     <t>#2 Victor Pham - P</t>
   </si>
   <si>
-    <t>#28 Gregory Hughes - FS</t>
+    <t>#23 Gregory Hughes - FS</t>
   </si>
   <si>
     <t>#76 Samuel Williams - RT</t>
   </si>
   <si>
     <t>#62 Claudio Landrum - C</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>CLE 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CLE 16 (10:45) 33-Bruce Hamm ran to CLE 33 for 17 yards. Tackle by 21-Rodrigo Allen.</t>
   </si>
   <si>
     <t>10:01</t>
   </si>