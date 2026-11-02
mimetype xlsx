--- v7 (2026-09-23)
+++ v8 (2026-11-02)
@@ -365,51 +365,51 @@
   <si>
     <t>#33 Bruce Hamm - RB</t>
   </si>
   <si>
     <t>#85 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#66 John Fogg - LG</t>
   </si>
   <si>
     <t>#66 Michael Hill - RT</t>
   </si>
   <si>
     <t>#55 David Thorpe - C</t>
   </si>
   <si>
-    <t>#79 Oliver Hunt - LT</t>
+    <t>#61 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#78 Thomas Currie - RG</t>
   </si>
   <si>
     <t>#70 Michael Richmond - LDE</t>
   </si>
   <si>
     <t>#99 Jon Fall - DT</t>
   </si>
   <si>
     <t>#90 Tyrone Poplin - DT</t>
   </si>
   <si>
     <t>#63 Nelson Pollock - RDE</t>
   </si>
   <si>
     <t>#58 John Chavis - MLB</t>
   </si>
   <si>
     <t>#53 Eric Larson - MLB</t>
   </si>
   <si>
     <t>#25 Joshua Briscoe - CB</t>
   </si>