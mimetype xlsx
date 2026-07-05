--- v0 (2026-06-09)
+++ v1 (2026-07-05)
@@ -371,129 +371,129 @@
   <si>
     <t>#35 Sylvester Fisher - RB</t>
   </si>
   <si>
     <t>#16 Charles Butts - WR</t>
   </si>
   <si>
     <t>#11 David Wise - WR</t>
   </si>
   <si>
     <t>#73 Eric Coleman - LT</t>
   </si>
   <si>
     <t>#58 Jeromy Arthur - LG</t>
   </si>
   <si>
     <t>#66 Michael Boston - C</t>
   </si>
   <si>
     <t>#50 Brent Spataro - RG</t>
   </si>
   <si>
     <t>#59 Gil Ely - RT</t>
   </si>
   <si>
-    <t>#71 Ray Black - LDE</t>
-[...2 lines deleted...]
-    <t>#99 Hal Carter - DT</t>
+    <t>#76 Ray Black - LDE</t>
+  </si>
+  <si>
+    <t>#99 Hal Carter - RDE</t>
   </si>
   <si>
     <t>#98 David Willis - DT</t>
   </si>
   <si>
     <t>#95 Raul Clark - RDE</t>
   </si>
   <si>
-    <t>#55 J.J. Watkins - WLB</t>
+    <t>#99 J.J. Watkins - WLB</t>
   </si>
   <si>
     <t>#29 William Mathews - CB</t>
   </si>
   <si>
     <t>#10 James Wright - CB</t>
   </si>
   <si>
-    <t>#34 Travis Jones - CB</t>
+    <t>#27 Travis Jones - CB</t>
   </si>
   <si>
     <t>#30 Jerry Powers - CB</t>
   </si>
   <si>
     <t>#1 Anthony Adams - SS</t>
   </si>
   <si>
     <t>#22 Jay Higgins - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CLE 19</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 19 (14:16) 24-Matthew Ligon ran to CLE 14 for 5 yards. Tackle by 34-Fernando Serrano.</t>
   </si>
   <si>
     <t>#24 Matthew Ligon - RB</t>
   </si>
   <si>
     <t>#82 Ricky Casto - TE</t>
   </si>
   <si>
     <t>#18 John Vargas - WR</t>
   </si>
   <si>
     <t>#79 Pedro Wright - LT</t>
   </si>
   <si>
     <t>#1 Joseph Williams - LG</t>
   </si>
   <si>
     <t>#79 Michael Anderson - RDE</t>
   </si>
   <si>
     <t>#34 Fernando Serrano - SLB</t>
   </si>
   <si>
-    <t>#50 Mark Singletary - MLB</t>
+    <t>#93 Mark Singletary - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Jowett - WLB</t>
   </si>
   <si>
     <t>#94 Barney Yates - WLB</t>
   </si>
   <si>
-    <t>#40 Allan McCullough - CB</t>
+    <t>#43 Allan McCullough - FS</t>
   </si>
   <si>
     <t>#25 Pierre Harbour - CB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>CLE 14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-CLE 14 (13:32) 82-Ricky Casto ran to CLE 12 for 2 yards. Tackle by 50-Mark Singletary. ARZ 24-Matthew Ligon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#87 Andrew Hudgens - WR</t>
   </si>
   <si>
     <t>#53 Darrell Orr - RDE</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#23 Agustin Smith - FB</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#37 Don Moore - RB</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
     <t>#60 Oliver Hunt - RG</t>
   </si>
   <si>
     <t>#74 David Thorpe - C</t>
   </si>
   <si>
     <t>#77 James Quinn - C</t>
   </si>
   <si>
-    <t>#67 Larry Cantor - LG</t>
+    <t>#75 Larry Cantor - RT</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#69 Joe Dement - DT</t>
   </si>
   <si>
     <t>#71 Rudy Bogan - RDE</t>
   </si>
   <si>
     <t>#96 Todd Judge - RDE</t>
   </si>
   <si>
     <t>#21 Gregory Bickley - CB</t>
   </si>
   <si>
     <t>#44 John Henninger - CB</t>
   </si>
   <si>
     <t>#30 Douglas Dillion - SS</t>
   </si>