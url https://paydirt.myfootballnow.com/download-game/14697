--- v1 (2026-07-05)
+++ v2 (2026-09-03)
@@ -311,51 +311,51 @@
   <si>
     <t>#37 Micah Reeder - RB</t>
   </si>
   <si>
     <t>#61 Jeremy Brown - DT</t>
   </si>
   <si>
     <t>#93 Scott Perkins - SLB</t>
   </si>
   <si>
     <t>#9 Alton Green - DT</t>
   </si>
   <si>
     <t>#29 Joshua Barajas - FS</t>
   </si>
   <si>
     <t>#55 Jack Murray - MLB</t>
   </si>
   <si>
     <t>#38 Ralph Gantt - SS</t>
   </si>
   <si>
     <t>#97 Donald Martinez - MLB</t>
   </si>
   <si>
-    <t>#94 David Quincy - WLB</t>
+    <t>#50 David Quincy - WLB</t>
   </si>
   <si>
     <t>#92 James Footman - SLB</t>
   </si>
   <si>
     <t>#94 Chad Hoff - WLB</t>
   </si>
   <si>
     <t>#3 Conrad Stahl - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ARZ 25 (15:00) 8-Frank Atkins pass complete to 11-David Wise to CLE 19 for 56 yards. Great move by 11-David Wise to get free of his coverage.</t>
   </si>
@@ -536,102 +536,102 @@
   <si>
     <t>CLE 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:15) Extra point GOOD by 19-Terry McFalls. ARZ 7 CLE 0</t>
   </si>
   <si>
     <t>#15 Daniel Rogers - QB</t>
   </si>
   <si>
     <t>#75 Connie Perkins - RT</t>
   </si>
   <si>
     <t>#19 Terry McFalls - K</t>
   </si>
   <si>
     <t>#56 Robert Montoya - RT</t>
   </si>
   <si>
-    <t>#83 George Becnel - TE</t>
+    <t>#84 George Becnel - TE</t>
   </si>
   <si>
     <t>#33 Wallace Lasher - WR</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(12:15) 19-Terry McFalls kicks 75 yards from ARZ 35 to CLE -10. Touchback.</t>
   </si>
   <si>
     <t>#24 Donald Hankins - RB</t>
   </si>
   <si>
     <t>#62 Robin Allen - LG</t>
   </si>
   <si>
     <t>#17 Orlando Doty - TE</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CLE 25 (12:15) 5-Zack Warner pass complete to 37-Don Moore to CLE 31 for 6 yards. Tackle by 30-Douglas Dillion. Great move by 37-Don Moore to get free of his coverage.</t>
   </si>
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#23 Agustin Smith - FB</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#37 Don Moore - RB</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
-    <t>#60 Oliver Hunt - RG</t>
+    <t>#79 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#74 David Thorpe - C</t>
   </si>
   <si>
     <t>#77 James Quinn - C</t>
   </si>
   <si>
     <t>#75 Larry Cantor - RT</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#69 Joe Dement - DT</t>
   </si>
   <si>
     <t>#71 Rudy Bogan - RDE</t>
   </si>
   <si>
     <t>#96 Todd Judge - RDE</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>#44 John Henninger - CB</t>
   </si>
   <si>
     <t>#30 Douglas Dillion - SS</t>
   </si>
   <si>
     <t>#30 Doug Quintero - FS</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>CLE 31</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-4-CLE 31 (11:34) 37-Don Moore ran to CLE 38 for 6 yards. Tackle by 94-David Quincy.</t>
   </si>
   <si>
-    <t>#49 Rolland Demelo - TE</t>
+    <t>#85 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>CLE 38</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-CLE 38 (10:57) 5-Zack Warner pass complete to 24-Donald Hankins to CLE 40 for 2 yards. Tackle by 38-Ralph Gantt.</t>
   </si>
   <si>
     <t>#29 Daniel Spillers - CB</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>CLE 40</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>