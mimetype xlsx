--- v2 (2026-09-03)
+++ v3 (2026-09-23)
@@ -299,51 +299,51 @@
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Conrad Stahl kicks 75 yards from CLE 35 to ARZ -10. Touchback.</t>
   </si>
   <si>
     <t>#37 Micah Reeder - RB</t>
   </si>
   <si>
     <t>#61 Jeremy Brown - DT</t>
   </si>
   <si>
     <t>#93 Scott Perkins - SLB</t>
   </si>
   <si>
     <t>#9 Alton Green - DT</t>
   </si>
   <si>
-    <t>#29 Joshua Barajas - FS</t>
+    <t>#29 Joshua Barajas - SS</t>
   </si>
   <si>
     <t>#55 Jack Murray - MLB</t>
   </si>
   <si>
     <t>#38 Ralph Gantt - SS</t>
   </si>
   <si>
     <t>#97 Donald Martinez - MLB</t>
   </si>
   <si>
     <t>#50 David Quincy - WLB</t>
   </si>
   <si>
     <t>#92 James Footman - SLB</t>
   </si>
   <si>
     <t>#94 Chad Hoff - WLB</t>
   </si>
   <si>
     <t>#3 Conrad Stahl - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>#18 John Vargas - WR</t>
   </si>
   <si>
     <t>#79 Pedro Wright - LT</t>
   </si>
   <si>
     <t>#1 Joseph Williams - LG</t>
   </si>
   <si>
     <t>#79 Michael Anderson - RDE</t>
   </si>
   <si>
     <t>#34 Fernando Serrano - SLB</t>
   </si>
   <si>
     <t>#93 Mark Singletary - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Jowett - WLB</t>
   </si>
   <si>
     <t>#94 Barney Yates - WLB</t>
   </si>
   <si>
-    <t>#43 Allan McCullough - FS</t>
+    <t>#43 Allan McCullough - CB</t>
   </si>
   <si>
     <t>#25 Pierre Harbour - CB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>CLE 14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-CLE 14 (13:32) 82-Ricky Casto ran to CLE 12 for 2 yards. Tackle by 50-Mark Singletary. ARZ 24-Matthew Ligon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#87 Andrew Hudgens - WR</t>
   </si>
   <si>
     <t>#53 Darrell Orr - RDE</t>
   </si>
@@ -590,57 +590,57 @@
   <si>
     <t>1-10-CLE 25 (12:15) 5-Zack Warner pass complete to 37-Don Moore to CLE 31 for 6 yards. Tackle by 30-Douglas Dillion. Great move by 37-Don Moore to get free of his coverage.</t>
   </si>
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#23 Agustin Smith - FB</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#37 Don Moore - RB</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
     <t>#79 Oliver Hunt - LT</t>
   </si>
   <si>
-    <t>#74 David Thorpe - C</t>
+    <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#77 James Quinn - C</t>
   </si>
   <si>
-    <t>#75 Larry Cantor - RT</t>
+    <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#69 Joe Dement - DT</t>
   </si>
   <si>
     <t>#71 Rudy Bogan - RDE</t>
   </si>
   <si>
     <t>#96 Todd Judge - RDE</t>
   </si>
   <si>
     <t>#21 Gregory Bickley - CB</t>
   </si>
   <si>
     <t>#44 John Henninger - CB</t>
   </si>
   <si>
     <t>#30 Douglas Dillion - SS</t>
   </si>