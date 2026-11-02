--- v3 (2026-09-23)
+++ v4 (2026-11-02)
@@ -299,51 +299,51 @@
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Conrad Stahl kicks 75 yards from CLE 35 to ARZ -10. Touchback.</t>
   </si>
   <si>
     <t>#37 Micah Reeder - RB</t>
   </si>
   <si>
     <t>#61 Jeremy Brown - DT</t>
   </si>
   <si>
     <t>#93 Scott Perkins - SLB</t>
   </si>
   <si>
     <t>#9 Alton Green - DT</t>
   </si>
   <si>
-    <t>#29 Joshua Barajas - SS</t>
+    <t>#32 Joshua Barajas - SS</t>
   </si>
   <si>
     <t>#55 Jack Murray - MLB</t>
   </si>
   <si>
     <t>#38 Ralph Gantt - SS</t>
   </si>
   <si>
     <t>#97 Donald Martinez - MLB</t>
   </si>
   <si>
     <t>#50 David Quincy - WLB</t>
   </si>
   <si>
     <t>#92 James Footman - SLB</t>
   </si>
   <si>
     <t>#94 Chad Hoff - WLB</t>
   </si>
   <si>
     <t>#3 Conrad Stahl - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 19 (14:16) 24-Matthew Ligon ran to CLE 14 for 5 yards. Tackle by 34-Fernando Serrano.</t>
   </si>
   <si>
     <t>#24 Matthew Ligon - RB</t>
   </si>
   <si>
     <t>#82 Ricky Casto - TE</t>
   </si>
   <si>
     <t>#18 John Vargas - WR</t>
   </si>
   <si>
     <t>#79 Pedro Wright - LT</t>
   </si>
   <si>
     <t>#1 Joseph Williams - LG</t>
   </si>
   <si>
     <t>#79 Michael Anderson - RDE</t>
   </si>
   <si>
-    <t>#34 Fernando Serrano - SLB</t>
+    <t>#43 Fernando Serrano - SLB</t>
   </si>
   <si>
     <t>#93 Mark Singletary - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Jowett - WLB</t>
   </si>
   <si>
     <t>#94 Barney Yates - WLB</t>
   </si>
   <si>
     <t>#43 Allan McCullough - CB</t>
   </si>
   <si>
     <t>#25 Pierre Harbour - CB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>CLE 14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CLE 25 (12:15) 5-Zack Warner pass complete to 37-Don Moore to CLE 31 for 6 yards. Tackle by 30-Douglas Dillion. Great move by 37-Don Moore to get free of his coverage.</t>
   </si>
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#23 Agustin Smith - FB</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#37 Don Moore - RB</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
-    <t>#79 Oliver Hunt - LT</t>
+    <t>#61 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#77 James Quinn - C</t>
   </si>
   <si>
     <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#63 Willie Boone - LDE</t>
   </si>
   <si>
     <t>#69 Joe Dement - DT</t>
   </si>
   <si>
     <t>#71 Rudy Bogan - RDE</t>
   </si>
   <si>
     <t>#96 Todd Judge - RDE</t>
   </si>