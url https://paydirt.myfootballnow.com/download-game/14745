--- v0 (2026-07-12)
+++ v1 (2026-10-29)
@@ -299,180 +299,180 @@
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Anthony Braaten kicks 74 yards from IND 35 to CHI -9. Touchback.</t>
   </si>
   <si>
     <t>#24 Michael Horn - RB</t>
   </si>
   <si>
     <t>#38 Joe Thacker - CB</t>
   </si>
   <si>
     <t>#43 John Celestin - CB</t>
   </si>
   <si>
     <t>#49 William Smith - MLB</t>
   </si>
   <si>
-    <t>#38 Earl Minor - CB</t>
+    <t>#27 Earl Minor - CB</t>
   </si>
   <si>
     <t>#4 Bradley Briscoe - WLB</t>
   </si>
   <si>
     <t>#28 Wesley Mang - CB</t>
   </si>
   <si>
     <t>#51 John Strong - SLB</t>
   </si>
   <si>
     <t>#47 Patrick Bee - CB</t>
   </si>
   <si>
     <t>#39 Timothy Core - CB</t>
   </si>
   <si>
-    <t>#94 Dustin Jackson - MLB</t>
+    <t>#52 Dustin Jackson - MLB</t>
   </si>
   <si>
     <t>#10 Anthony Braaten - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 24-Michael Horn ran to CHI 26 for 1 yards. Tackle by 99-John Lewis.</t>
   </si>
   <si>
     <t>#14 Jason Rollo - QB</t>
   </si>
   <si>
-    <t>#86 Robert Massey - TE</t>
+    <t>#82 Robert Massey - TE</t>
   </si>
   <si>
     <t>#39 Mark Sellers - FB</t>
   </si>
   <si>
     <t>#89 John Sailer - TE</t>
   </si>
   <si>
     <t>#82 Hollis Wessels - TE</t>
   </si>
   <si>
     <t>#63 Roy Compton - RT</t>
   </si>
   <si>
     <t>#51 Milton Nelson - LG</t>
   </si>
   <si>
-    <t>#57 Keith Mayweather - C</t>
-[...5 lines deleted...]
-    <t>#56 Willie Courtney - RT</t>
+    <t>#66 Keith Mayweather - C</t>
+  </si>
+  <si>
+    <t>#57 Thomas Griffin - LG</t>
+  </si>
+  <si>
+    <t>#56 Willie Courtney - RG</t>
   </si>
   <si>
     <t>#65 Leonard Millis - LDE</t>
   </si>
   <si>
     <t>#64 Harold Paradise - DT</t>
   </si>
   <si>
     <t>#68 Bradley Riddle - DT</t>
   </si>
   <si>
-    <t>#93 Tracy Pope - DT</t>
-[...2 lines deleted...]
-    <t>#95 Jimmie Hyde - RDE</t>
+    <t>#60 Tracy Pope - DT</t>
+  </si>
+  <si>
+    <t>#63 Jimmie Hyde - RDE</t>
   </si>
   <si>
     <t>#99 John Lewis - SLB</t>
   </si>
   <si>
-    <t>#54 Scott Gleason - MLB</t>
+    <t>#56 Scott Gleason - MLB</t>
   </si>
   <si>
     <t>#51 Charles Haupt - WLB</t>
   </si>
   <si>
     <t>#33 Richard Williams - CB</t>
   </si>
   <si>
     <t>#24 Michael Lopez - CB</t>
   </si>
   <si>
     <t>#46 Harold Young - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>CHI 26</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-CHI 26 (14:22) 14-Jason Rollo pass complete to 17-Edward Munoz to CHI 38 for 12 yards. Tackle by 29-Paul Broussard. Nice job by 17-Edward Munoz on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#17 Edward Munoz - WR</t>
   </si>
   <si>
     <t>#82 David Burford - WR</t>
   </si>
   <si>
     <t>#53 Terry Gibbs - MLB</t>
   </si>
   <si>
     <t>#49 James Chu - FS</t>
   </si>
   <si>
-    <t>#29 Paul Broussard - FS</t>
+    <t>#33 Paul Broussard - FS</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>CHI 38</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-CHI 38 (13:48) 16-Edward Trivett ran to CHI 41 for 3 yards. Tackle by 68-Bradley Riddle. CHI 16-Edward Trivett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#16 Edward Trivett - RB</t>
   </si>
   <si>
     <t>#15 Johnny Chouinard - WR</t>
   </si>
   <si>
     <t>#11 Ernest Hitt - WR</t>
   </si>
@@ -500,111 +500,111 @@
   <si>
     <t>3-7-CHI 42 (12:27) 14-Jason Rollo pass complete to 39-Mark Sellers to CHI 48 for 6 yards. Tackle by 46-Harold Young.</t>
   </si>
   <si>
     <t>#80 Steven Shaw - WR</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
     <t>CHI 48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-CHI 48 (11:45) 9-Leonard Parra punts 42 yards to IND 10. Fair Catch by 13-Rex Cope.</t>
   </si>
   <si>
     <t>#9 Leonard Parra - P</t>
   </si>
   <si>
-    <t>#50 Lawrence Karp - C</t>
+    <t>#78 Lawrence Karp - C</t>
   </si>
   <si>
     <t>#13 Rex Cope - WR</t>
   </si>
   <si>
     <t>#55 Derrick Rios - MLB</t>
   </si>
   <si>
     <t>#73 Tobias Kim - RDE</t>
   </si>
   <si>
     <t>#14 Daniel Laird - WR</t>
   </si>
   <si>
-    <t>#76 Ryder Wright - RG</t>
+    <t>#69 Ryder Wright - RG</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
   <si>
     <t>IND 10</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-IND 10 (11:39) 19-Michael Roberson pass complete to 84-Vernon Adams to IND 13 for 2 yards. Tackle by 39-Timothy Core.</t>
   </si>
   <si>
     <t>#19 Michael Roberson - QB</t>
   </si>
   <si>
     <t>#45 Joel Martin - RB</t>
   </si>
   <si>
     <t>#39 Tony Willilams - RB</t>
   </si>
   <si>
     <t>#46 David Lopez - FB</t>
   </si>
   <si>
-    <t>#84 Vernon Adams - TE</t>
+    <t>#81 Vernon Adams - TE</t>
   </si>
   <si>
     <t>#82 Carl Martin - WR</t>
   </si>
   <si>
     <t>#79 Hugo Rivas - LT</t>
   </si>
   <si>
     <t>#71 Timothy Weiler - LG</t>
   </si>
   <si>
     <t>#60 Justin White - C</t>
   </si>
   <si>
     <t>#56 Donald Rodriquez - RG</t>
   </si>
   <si>
-    <t>#69 Johnathan Piazza - RT</t>
+    <t>#62 Johnathan Piazza - LG</t>
   </si>
   <si>
     <t>#59 Roman Pepper - LDE</t>
   </si>
   <si>
     <t>#96 Edward Hill - LDE</t>
   </si>
   <si>
     <t>#71 Rigoberto Tenorio - DT</t>
   </si>
   <si>
     <t>#58 Jeffrey King - DT</t>
   </si>
   <si>
     <t>#97 Benjamin Robles - RDE</t>
   </si>
   <si>
     <t>#33 Jeffery Cooper - SS</t>
   </si>
   <si>
     <t>#24 James Davis - SS</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>3-9-IND 12 (10:21) 45-Joel Martin ran to IND 14 for 2 yards. Tackle by 4-Bradley Briscoe.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>IND 14</t>
   </si>
   <si>
     <t>4-6-IND 14 (9:42) 7-James Jelks punts 45 yards to CHI 41. Fair Catch by 24-Michael Horn. CHI 69-Conrad Wheeler was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 James Jelks - P</t>
   </si>
   <si>
     <t>#58 Steven McKechnie - C</t>
   </si>
   <si>
-    <t>#77 George Almanza - LT</t>
+    <t>#76 George Almanza - LT</t>
   </si>
   <si>
     <t>#69 Conrad Wheeler - LDE</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-CHI 41 (9:36) (Hot Read) 14-Jason Rollo pass complete to 82-Hollis Wessels to IND 39 for 20 yards. Tackle by 24-Michael Lopez.</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>IND 39</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-IND 39 (8:55) 14-Jason Rollo pass complete to 80-Steven Shaw for 39 yards. TOUCHDOWN! CHI 63-Roy Compton was injured on the play. He looks like he should be able to return. IND 0 CHI 6</t>
   </si>
@@ -872,51 +872,51 @@
   <si>
     <t>CHI 14</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>2-11-CHI 14 (2:57) 24-Michael Horn ran to CHI 19 for 5 yards. Tackle by 51-Charles Haupt. IND 24-Michael Lopez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#24 Peter Johnson - CB</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>CHI 19</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>3-7-CHI 19 (2:17) 14-Jason Rollo pass complete to 16-Edward Trivett to CHI 19 for 1 yards. Tackle by 54-Scott Gleason.</t>
   </si>
   <si>
-    <t>#52 Brandon Barreto - LG</t>
+    <t>#58 Brandon Barreto - LG</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>4-6-CHI 19 (1:42) 9-Leonard Parra punts 49 yards to IND 31. 13-Rex Cope to IND 40 for 9 yards. Tackle by 51-John Strong.</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>IND 40</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-IND 40 (1:34) 45-Joel Martin ran to IND 39 for -1 yards. Tackle by 59-Roman Pepper.</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
@@ -1178,51 +1178,51 @@
   <si>
     <t>2-19-CHI 38 (5:39) 19-Michael Roberson pass complete to 84-Vernon Adams to CHI 26 for 12 yards. Tackle by 47-Patrick Bee. CHI 47-Patrick Bee was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-8-CHI 26 (4:57) 19-Michael Roberson pass complete to 26-Robert McSweeney to CHI 24 for 2 yards. Tackle by 38-Earl Minor.</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>CHI 24</t>
   </si>
   <si>
     <t>4-5-CHI 24 (4:21) 10-Anthony Braaten 43 yard field goal is GOOD. IND 3 CHI 7</t>
   </si>
   <si>
-    <t>#75 James Macdonald - C</t>
+    <t>#74 James Macdonald - C</t>
   </si>
   <si>
     <t>#60 Ben Priest - RT</t>
   </si>
   <si>
     <t>#79 Marc Chappell - DT</t>
   </si>
   <si>
     <t>4:17</t>
   </si>
   <si>
     <t>(4:18) 10-Anthony Braaten kicks 69 yards from IND 35 to CHI -4. 24-Michael Horn to CHI 15 for 20 yards. Tackle by 46-Harold Young. 38-Earl Minor was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#41 Richard Campbell - CB</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>1-10-CHI 15 (4:15) 14-Jason Rollo pass complete to 17-Edward Munoz to CHI 20 for 5 yards. Tackle by 53-Terry Gibbs.</t>
   </si>
   <si>
     <t>4:12</t>
   </si>