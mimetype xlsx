--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -356,51 +356,51 @@
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 25 (15:00) 2-Russell Bauer pass complete to 81-David Watson to WAS 28 for 3 yards. Tackle by 35-Michael Bezanson. Nice job by 81-David Watson on that route to lose his coverage. Pressure by 65-Edmund Conley.</t>
   </si>
   <si>
     <t>#2 Russell Bauer - QB</t>
   </si>
   <si>
     <t>#88 Pete Brockman - TE</t>
   </si>
   <si>
     <t>#81 David Watson - WR</t>
   </si>
   <si>
     <t>#80 Roger Carter - WR</t>
   </si>
   <si>
     <t>#82 Todd Davis - WR</t>
   </si>
   <si>
     <t>#89 Thomas Ballesteros - WR</t>
   </si>
   <si>
-    <t>#79 Roger Hernandez - LG</t>
+    <t>#79 Roger Hernandez - LT</t>
   </si>
   <si>
     <t>#70 Ben Bell - RG</t>
   </si>
   <si>
     <t>#72 Christian McKinnon - LG</t>
   </si>
   <si>
     <t>#77 Carlos Nguyen - LG</t>
   </si>
   <si>
     <t>#76 Brandon Turman - RT</t>
   </si>
   <si>
     <t>#69 Chet Straker - LDE</t>
   </si>
   <si>
     <t>#98 Foster Hardesty - DT</t>
   </si>
   <si>
     <t>#65 Edmund Conley - DT</t>
   </si>
   <si>
     <t>#71 Donny Huff - RDE</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>#83 Jeremy Oconnor - TE</t>
   </si>
   <si>
     <t>#21 Albert Simpson - RB</t>
   </si>
   <si>
     <t>#79 William Loehr - LT</t>
   </si>
   <si>
     <t>#74 Raul Lay - LG</t>
   </si>
   <si>
     <t>#70 Peter Johansen - C</t>
   </si>
   <si>
     <t>#75 Christopher Daniel - RG</t>
   </si>
   <si>
     <t>#66 Nathan Little - RT</t>
   </si>
   <si>
     <t>#99 Kevin Butler - RDE</t>
   </si>
   <si>
-    <t>#53 Nicholas Santiago - RDE</t>
+    <t>#96 Nicholas Santiago - RDE</t>
   </si>
   <si>
     <t>#51 Clarence Sandy - MLB</t>
   </si>
   <si>
     <t>#54 Frank Gonzales - MLB</t>
   </si>
   <si>
     <t>#58 Douglas Daniels - SLB</t>
   </si>
   <si>
     <t>#52 Patrick Bartlett - MLB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>WAS 47</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
@@ -1121,51 +1121,51 @@
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>WAS 26</t>
   </si>
   <si>
     <t>Shotgun 5 Wide WR Curls</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>2-13-WAS 26 (8:03) 2-Russell Bauer pass complete to 82-Todd Davis to WAS 36 for 10 yards. Tackle by 25-Nathaniel Martinez. 82-Todd Davis breaks down the CB. PENALTY - Pass Interference (TEN 25-Nathaniel Martinez)</t>
   </si>
   <si>
     <t>7:57</t>
   </si>
   <si>
     <t>1-10-WAS 35 (7:58) 2-Russell Bauer pass incomplete, intended for 89-Thomas Ballesteros.</t>
   </si>
   <si>
     <t>#85 James Fultz - WR</t>
   </si>
   <si>
-    <t>#88 Nicholas Brown - WR</t>
+    <t>#28 Nicholas Brown - RB</t>
   </si>
   <si>
     <t>#83 James Haynes - WR</t>
   </si>
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>2-10-WAS 35 (7:55) 2-Russell Bauer pass complete to 82-Todd Davis to WAS 43 for 8 yards. Tackle by 56-Shawn Klingbeil. Great move by 82-Todd Davis to get free of his coverage.</t>
   </si>
   <si>
     <t>WAS 43</t>
   </si>
   <si>
     <t>3-2-WAS 43 (7:16) 23-Ruben Schiavone ran to WAS 40 for -3 yards. Tackle by 69-Chet Straker.</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>WAS 40</t>
   </si>
   <si>
     <t>4-5-WAS 40 (6:40) PENALTY - False Start (WAS 13-Mark Evans)</t>
   </si>