--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -632,51 +632,51 @@
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (8:15) 25-Henry Woodrow ran to HOU 32 for 7 yards. Tackle by 52-John Patterson.</t>
   </si>
   <si>
     <t>#11 Michael Brown - QB</t>
   </si>
   <si>
     <t>#23 Derek Escarcega - RB</t>
   </si>
   <si>
     <t>#85 Alex Hurwitz - FB</t>
   </si>
   <si>
     <t>#80 Steven Gaddis - TE</t>
   </si>
   <si>
     <t>#15 William Fauver - WR</t>
   </si>
   <si>
     <t>#67 Dennis Kiser - LT</t>
   </si>
   <si>
-    <t>#57 Ronald Poore - LG</t>
+    <t>#73 Ronald Poore - LG</t>
   </si>
   <si>
     <t>#70 Ryan Mack - C</t>
   </si>
   <si>
     <t>#55 Thomas Smith - RG</t>
   </si>
   <si>
     <t>#63 Aaron Hoover - RT</t>
   </si>
   <si>
     <t>#94 Thomas Atkins - LDE</t>
   </si>
   <si>
     <t>#99 John Lopez - DT</t>
   </si>
   <si>
     <t>#98 Keith Burchard - RDE</t>
   </si>
   <si>
     <t>#52 John Patterson - MLB</t>
   </si>
   <si>
     <t>#51 Robert Banda - WLB</t>
   </si>