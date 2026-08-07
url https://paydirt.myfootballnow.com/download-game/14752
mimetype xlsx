--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -665,51 +665,51 @@
   <si>
     <t>NOS 27</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Cover 3 Zone Under</t>
   </si>
   <si>
     <t>1-10-NOS 27 (7:54) 27-Martin Salter ran to NOS 25 for 2 yards. Tackle by 99-Richard Zamora.</t>
   </si>
   <si>
     <t>#27 Martin Salter - RB</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-NOS 25 (7:21) 21-Larry Medina ran to NOS 15 for 10 yards. Tackle by 21-Anthony Gregory.</t>
   </si>
   <si>
-    <t>#67 Gene Stein - RG</t>
+    <t>#67 Gene Stein - RT</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone</t>
   </si>
   <si>
     <t>1-10-NOS 15 (6:47) 24-Sterling Murray ran to NOS 13 for 2 yards. Tackle by 91-Thomas Fowler.</t>
   </si>
   <si>
     <t>#22 Earl Patino - CB</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>NOS 13</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
@@ -1469,51 +1469,51 @@
   <si>
     <t>4-12-NOS 3 (3:44) 16-Stephen Wong punts 53 yards to CAR 44. 16-Derek Turner to NOS 45 for 11 yards. Tackle by 67-Ramon Bissonnette. 28-Larry Griggs completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>1-10-NOS 45 (3:35) 8-John Snapp pass complete to 32-Roland Wallace to NOS 26 for 19 yards.</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>1-10-NOS 26 (2:48) 21-Larry Medina ran for 26 yards. TOUCHDOWN! NOS 95-Paul Scheer was injured on the play. He looks like he should be able to return. CAR 34 NOS 0</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
     <t>(2:40) Extra point GOOD by 4-Frank Aoki. CAR 35 NOS 0</t>
   </si>
   <si>
     <t>(2:40) 4-Frank Aoki kicks 75 yards from CAR 35 to NOS -10. Touchback.</t>
   </si>
   <si>
-    <t>#53 Herbert Delbosque - DT</t>
+    <t>#92 Herbert Delbosque - RDE</t>
   </si>
   <si>
     <t>1-10-NOS 25 (2:40) 44-Michael Fischer ran to NOS 40 for 15 yards. Tackle by 38-Clifton Woods.</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>1-10-NOS 40 (2:00) 33-David Morgan ran to NOS 44 for 4 yards. Tackle by 92-Amos Malone. CAR 77-Jason Justice was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:22</t>
   </si>
   <si>
     <t>NOS 44</t>
   </si>
   <si>
     <t>2-6-NOS 44 (1:21) 33-David Morgan ran to NOS 42 for -2 yards. Tackle by 92-Amos Malone.</t>
   </si>
   <si>
     <t>0:39</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
@@ -2185,51 +2185,51 @@
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="324.349" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>