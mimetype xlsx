--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -344,51 +344,51 @@
   <si>
     <t>#16 Dominic Allie - K</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>CLE 22</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CLE 22 (14:56) 13-Glen Lillibridge ran to CLE 21 for -1 yards. Tackle by 96-Andrew Massey.</t>
   </si>
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
-    <t>#13 Glen Lillibridge - RB</t>
+    <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#83 George Becnel - TE</t>
   </si>
   <si>
     <t>#17 Orlando Doty - TE</t>
   </si>
   <si>
     <t>#49 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>#83 Fletcher Gordon - WR</t>
   </si>
   <si>
     <t>#60 Oliver Hunt - RG</t>
   </si>
   <si>
     <t>#64 Noel Wilkinson - LG</t>
   </si>
   <si>
     <t>#74 David Thorpe - C</t>
   </si>
   <si>
     <t>#61 Alvin Park - C</t>
   </si>