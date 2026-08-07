--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -545,51 +545,51 @@
   <si>
     <t>3-7-NYJ 20 (13:23) 37-Gino Cappelletti ran to NYJ 23 for -3 yards. Tackle by 71-Greg Griffin. 86-Carl Rogers totally missed that block.</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-NYJ 23 (12:46) 7-Robert Michael 40 yard field goal is GOOD. NYJ 0 Bos 3</t>
   </si>
   <si>
     <t>#77 Michael Wong - RG</t>
   </si>
   <si>
     <t>#62 Ronald Anderson - C</t>
   </si>
   <si>
     <t>#71 Ron Davis - LT</t>
   </si>
   <si>
-    <t>#81 Kevin Cogar - TE</t>
+    <t>#88 Kevin Cogar - TE</t>
   </si>
   <si>
     <t>#69 Michael Moore - RDE</t>
   </si>
   <si>
     <t>#95 Jess Cohn - DT</t>
   </si>
   <si>
     <t>#98 Chris Duke - MLB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>(12:42) 7-Robert Michael kicks 71 yards from Bos 35 to NYJ -6. Touchback.</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (12:42) 42-Gabriel Berg ran to NYJ 27 for 2 yards. Tackle by 76-Gregory Kale.</t>
   </si>