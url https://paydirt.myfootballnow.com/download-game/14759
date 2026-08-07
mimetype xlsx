--- v0 (2026-07-14)
+++ v1 (2026-08-07)
@@ -1028,51 +1028,51 @@
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>1-10-LA. 24 (12:46) 9-Clyde Akers pass complete to 80-Mitch Pressler to LA. 32 for 8 yards. Tackle by 53-Jesse Warren.</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>2-2-LA. 32 (12:05) 9-Clyde Akers pass complete to 80-Mitch Pressler to SF. 40 for 28 yards. Tackle by 31-Donald McDaniel. Great move by 80-Mitch Pressler to get free of his coverage. 38-James Papke got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>SF. 40</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-SF. 40 (11:22) 37-Matthew Black ran to SF. 37 for 3 yards. Tackle by 92-David Burnett.</t>
   </si>
   <si>
-    <t>#92 David Burnett - WLB</t>
+    <t>#94 David Burnett - WLB</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>SF. 37</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>2-7-SF. 37 (10:41) 37-Matthew Black ran to SF. 38 for -1 yards. Tackle by 99-John Aderholt.</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>SF. 38</t>
   </si>
   <si>
     <t>3-8-SF. 38 (10:03) 9-Clyde Akers pass complete to 12-David Sustaita to SF. 22 for 17 yards. Tackle by 20-George Switzer. 20-George Switzer got away with a hold on that play. PENALTY - Offsides (SF. 96-Max Navarrette) (Declined) PENALTY - Facemask (SF. 20-George Switzer)</t>
   </si>
   <si>
     <t>9:57</t>
   </si>