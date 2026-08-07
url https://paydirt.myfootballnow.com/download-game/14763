--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -362,51 +362,51 @@
   <si>
     <t>1-10-HOU 30 (14:55) PENALTY - False Start (HOU 15-William Fauver)</t>
   </si>
   <si>
     <t>#11 Michael Brown - QB</t>
   </si>
   <si>
     <t>#82 Ricardo Taylor - WR</t>
   </si>
   <si>
     <t>#16 Larry Hyland - WR</t>
   </si>
   <si>
     <t>#15 William Fauver - WR</t>
   </si>
   <si>
     <t>#80 Lawrence Toller - WR</t>
   </si>
   <si>
     <t>#10 Jimmy Madison - WR</t>
   </si>
   <si>
     <t>#53 Clay Robbins - LT</t>
   </si>
   <si>
-    <t>#57 Ronald Poore - LG</t>
+    <t>#73 Ronald Poore - LG</t>
   </si>
   <si>
     <t>#70 Ryan Mack - C</t>
   </si>
   <si>
     <t>#55 Thomas Smith - RG</t>
   </si>
   <si>
     <t>#63 Aaron Hoover - RT</t>
   </si>
   <si>
     <t>#76 Walter Lovett - LDE</t>
   </si>
   <si>
     <t>#64 Issac Barrow - DT</t>
   </si>
   <si>
     <t>#97 Leon Nelson - DT</t>
   </si>
   <si>
     <t>#72 James Morgan - RDE</t>
   </si>
   <si>
     <t>#52 Darryl Scott - MLB</t>
   </si>