--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -359,51 +359,51 @@
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>1-10-WAS 26 (14:58) 21-Gary Peterson ran to WAS 35 for 8 yards. Tackle by 50-Edward Blake.</t>
   </si>
   <si>
     <t>#2 Russell Bauer - QB</t>
   </si>
   <si>
     <t>#21 Gary Peterson - RB</t>
   </si>
   <si>
     <t>#88 Pete Brockman - TE</t>
   </si>
   <si>
     <t>#81 David Watson - WR</t>
   </si>
   <si>
     <t>#83 James Haynes - WR</t>
   </si>
   <si>
     <t>#82 Todd Davis - WR</t>
   </si>
   <si>
-    <t>#79 Roger Hernandez - LG</t>
+    <t>#79 Roger Hernandez - LT</t>
   </si>
   <si>
     <t>#70 Ben Bell - RG</t>
   </si>
   <si>
     <t>#78 Richard Robinson - C</t>
   </si>
   <si>
     <t>#77 Carlos Nguyen - LG</t>
   </si>
   <si>
     <t>#72 Christian McKinnon - LG</t>
   </si>
   <si>
     <t>#91 Thomas Fowler - LDE</t>
   </si>
   <si>
     <t>#95 Paul Scheer - DT</t>
   </si>
   <si>
     <t>#99 Richard Zamora - DT</t>
   </si>
   <si>
     <t>#94 Walter Gonzalez - RDE</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>2-7-NOS 7 (10:29) 21-Gary Peterson ran for 7 yards. TOUCHDOWN! WAS 6 NOS 0</t>
   </si>
   <si>
     <t>10:25</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:26) Extra point GOOD by 11-Gilbert Coleman. WAS 7 NOS 0</t>
   </si>
   <si>
     <t>#19 Levi Madrid - QB</t>
   </si>
   <si>
     <t>#11 Gilbert Coleman - K</t>
   </si>
   <si>
-    <t>#88 Nicholas Brown - WR</t>
+    <t>#28 Nicholas Brown - RB</t>
   </si>
   <si>
     <t>#76 Brandon Turman - RT</t>
   </si>
   <si>
     <t>#82 John Reilly - TE</t>
   </si>
   <si>
     <t>#79 Albert Epps - RT</t>
   </si>
   <si>
     <t>#76 Ray Black - LDE</t>
   </si>
   <si>
     <t>#88 David Iverson - TE</t>
   </si>
   <si>
     <t>#33 David Morgan - RB</t>
   </si>
   <si>
     <t>#58 Paul Crocker - LG</t>
   </si>
   <si>
     <t>#14 Thomas Samuels - WR</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#82 Roy Sullivan - TE</t>
   </si>
   <si>
     <t>#75 Jeffrey Ellsworth - LT</t>
   </si>
   <si>
     <t>#62 Jorge Young - C</t>
   </si>
   <si>
     <t>#69 Aaron Gonzalez - RG</t>
   </si>
   <si>
     <t>#70 James Jimenez - RT</t>
   </si>
   <si>
     <t>#99 Kevin Butler - RDE</t>
   </si>
   <si>
     <t>#98 James Cargile - DT</t>
   </si>
   <si>
     <t>#92 Wayne Canty - DT</t>
   </si>
   <si>
-    <t>#53 Nicholas Santiago - RDE</t>
+    <t>#96 Nicholas Santiago - RDE</t>
   </si>
   <si>
     <t>#51 Clarence Sandy - MLB</t>
   </si>
   <si>
     <t>#52 Patrick Bartlett - MLB</t>
   </si>
   <si>
     <t>#52 Robert Cammack - WLB</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>NOS 26</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-9-NOS 26 (9:51) 13-Carlos Hanson pass Pass knocked down by 54-Frank Gonzales. incomplete, intended for 88-David Iverson.</t>
   </si>
@@ -1460,51 +1460,51 @@
   <si>
     <t>3:06</t>
   </si>
   <si>
     <t>WAS 40</t>
   </si>
   <si>
     <t>3-5-WAS 40 (3:05) 2-Russell Bauer pass complete to 88-Pete Brockman to WAS 46 for 6 yards. Tackle by 55-James Dunkley.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>1-10-WAS 46 (2:19) 21-Gary Peterson ran to WAS 46 for -1 yards. Tackle by 94-Walter Gonzalez.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>2-11-WAS 46 (1:35) 21-Gary Peterson ran to WAS 46 for 1 yards. Tackle by 94-Walter Gonzalez. NOS 94-Walter Gonzalez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3-10-WAS 46 (0:51) 25-Brandon Ladd ran to WAS 48 for 1 yards. Tackle by 91-Thomas Fowler. 88-Pete Brockman completely missed his blocking assignment.</t>
   </si>
   <si>
-    <t>#53 Herbert Delbosque - DT</t>
+    <t>#92 Herbert Delbosque - RDE</t>
   </si>
   <si>
     <t>0:14</t>
   </si>
   <si>
     <t>4-9-WAS 48 (0:13) 13-Mark Evans punts 54 yards to NOS -2.4-9-WAS 48 (0:13) 13-Mark Evans punts 54 yards to NOS -2. Touchback.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>1-10-NOS 20 (0:06) 13-Carlos Hanson pass complete to 19-Raymond Chapman to NOS 25 for 5 yards. Tackle by 42-William Waters.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>2-5-NOS 25 (15:00) 44-Michael Fischer ran to NOS 28 for 3 yards. Tackle by 54-Frank Gonzales.</t>
   </si>
   <si>
     <t>14:38</t>
   </si>
@@ -2184,51 +2184,51 @@
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>