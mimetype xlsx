--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -785,51 +785,51 @@
   <si>
     <t>#1 Thomas Zambrana - SS</t>
   </si>
   <si>
     <t>#49 Robert Damico - CB</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
     <t>BAL 50</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-BAL 50 (2:57) 31-Zane Lang ran to BAL 46 for 4 yards. Tackle by 55-Lawrence Graybeal.</t>
   </si>
   <si>
     <t>#83 Robert Appleby - TE</t>
   </si>
   <si>
-    <t>#55 Lawrence Graybeal - MLB</t>
+    <t>#91 Lawrence Graybeal - MLB</t>
   </si>
   <si>
     <t>2:16</t>
   </si>
   <si>
     <t>2-6-BAL 46 (2:15) 18-Brian Wu sacked at ATL 46 for -8 yards (59-John Aronson). Sack allowed by 79-Robert Barros.</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
     <t>ATL 46</t>
   </si>
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-14-ATL 46 (1:40) 18-Brian Wu pass complete to 83-Richard Suggs to BAL 46 for 8 yards. Tackle by 11-Wayne Taylor.</t>
   </si>
   <si>
     <t>0:58</t>
   </si>