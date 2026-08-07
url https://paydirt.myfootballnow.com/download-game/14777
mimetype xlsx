--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -347,51 +347,51 @@
   <si>
     <t>Bos</t>
   </si>
   <si>
     <t>Bos 25</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Man</t>
   </si>
   <si>
     <t>1-10-Bos 25 (15:00) 16-Jim Plunkett pass Pass knocked down by 51-William Medford. incomplete, intended for 83-Frederick Jackson.</t>
   </si>
   <si>
     <t>#16 Jim Plunkett - QB</t>
   </si>
   <si>
     <t>#37 Gino Cappelletti - RB</t>
   </si>
   <si>
     <t>#83 Frederick Jackson - TE</t>
   </si>
   <si>
-    <t>#81 Kevin Cogar - TE</t>
+    <t>#88 Kevin Cogar - TE</t>
   </si>
   <si>
     <t>#33 John Stephenson - WR</t>
   </si>
   <si>
     <t>#18 Wes Welker - WR</t>
   </si>
   <si>
     <t>#54 Matt Light - RG</t>
   </si>
   <si>
     <t>#86 Carl Rogers - LT</t>
   </si>
   <si>
     <t>#62 Ronald Anderson - C</t>
   </si>
   <si>
     <t>#61 Nick Pulliam - RG</t>
   </si>
   <si>
     <t>#61 James Olson - LT</t>
   </si>
   <si>
     <t>#93 Timothy Donahue - LDE</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>#87 Randall Eaton - WR</t>
   </si>
   <si>
     <t>#90 Robert Slater - DT</t>
   </si>
   <si>
     <t>#37 Charlie Hochstetler - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Bos 43</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Zone Blitz</t>
   </si>
   <si>
     <t>1-10-Bos 43 (14:19) 16-Jim Plunkett pass complete to 83-Frederick Jackson to CIN 45 for 12 yards. Tackle by 60-Mikel Williams.</t>
   </si>
   <si>
-    <t>#37 David Schild - RB</t>
+    <t>#36 David Schild - RB</t>
   </si>
   <si>
     <t>#14 James Holloman - FB</t>
   </si>
   <si>
     <t>#50 Erich Baldwin - SLB</t>
   </si>
   <si>
     <t>#31 Troy Gusman - SS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>CIN 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CIN 45 (13:36) 16-Jim Plunkett pass Pass knocked down by 96-Robert Adelman. incomplete, intended for 14-James Holloman.</t>
   </si>