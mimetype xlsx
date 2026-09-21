--- v0 (2026-08-27)
+++ v1 (2026-09-21)
@@ -290,189 +290,189 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CAR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Conrad Stahl kicks 74 yards from CLE 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>#24 Sterling Murray - RB</t>
   </si>
   <si>
-    <t>#43 Allan McCullough - FS</t>
-[...2 lines deleted...]
-    <t>#77 Jason Justice - DT</t>
+    <t>#43 Allan McCullough - CB</t>
+  </si>
+  <si>
+    <t>#66 Jason Justice - DT</t>
   </si>
   <si>
     <t>#92 Amos Malone - WLB</t>
   </si>
   <si>
     <t>#20 Ruben Francis - CB</t>
   </si>
   <si>
     <t>#28 Larry Griggs - CB</t>
   </si>
   <si>
     <t>#91 Howard Ingraham - RDE</t>
   </si>
   <si>
     <t>#54 Scott Harms - MLB</t>
   </si>
   <si>
     <t>#96 Daniel Cooper - LDE</t>
   </si>
   <si>
     <t>#99 J.J. Watkins - WLB</t>
   </si>
   <si>
-    <t>#41 Toby McKeen - CB</t>
+    <t>#26 Toby McKeen - CB</t>
   </si>
   <si>
     <t>#3 Conrad Stahl - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 24-Sterling Murray ran to CAR 27 for 2 yards. Tackle by 34-Fernando Serrano.</t>
   </si>
   <si>
     <t>#8 John Snapp - QB</t>
   </si>
   <si>
-    <t>#83 Major Horn - TE</t>
+    <t>#84 Major Horn - TE</t>
   </si>
   <si>
     <t>#16 Derek Turner - WR</t>
   </si>
   <si>
-    <t>#13 Jeremy Lee - WR</t>
+    <t>#81 Jeremy Lee - WR</t>
   </si>
   <si>
     <t>#82 Ian Burrowes - WR</t>
   </si>
   <si>
     <t>#79 Dennis Smith - LT</t>
   </si>
   <si>
     <t>#64 Bert Newell - LG</t>
   </si>
   <si>
     <t>#58 Norman Magnuson - C</t>
   </si>
   <si>
-    <t>#66 Miguel Hughes - RG</t>
+    <t>#76 Miguel Hughes - RT</t>
   </si>
   <si>
     <t>#75 Larry Cantor - RT</t>
   </si>
   <si>
     <t>#70 Michael Richmond - LDE</t>
   </si>
   <si>
     <t>#58 Ray Kellogg - DT</t>
   </si>
   <si>
     <t>#95 Raul Clark - RDE</t>
   </si>
   <si>
     <t>#34 Fernando Serrano - SLB</t>
   </si>
   <si>
     <t>#93 Anthony Francis - MLB</t>
   </si>
   <si>
-    <t>#91 David Bonnet - SLB</t>
+    <t>#16 David Bonnet - SLB</t>
   </si>
   <si>
     <t>#7 Donte Tagg - WLB</t>
   </si>
   <si>
     <t>#46 Edward Turner - CB</t>
   </si>
   <si>
     <t>#43 George Parenteau - CB</t>
   </si>
   <si>
     <t>#27 Travis Jones - CB</t>
   </si>
   <si>
     <t>#30 Jerry Powers - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>2-8-CAR 27 (14:16) 8-John Snapp pass Pass knocked down by 30-Jerry Powers. incomplete, intended for 13-Jeremy Lee.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-8-CAR 27 (14:12) 8-John Snapp pass INTERCEPTED by 29-William Mathews at CAR 32. 29-William Mathews to CAR 19 for 13 yards. Tackle by 21-Larry Medina.</t>
   </si>
   <si>
     <t>#21 Larry Medina - RB</t>
   </si>
   <si>
-    <t>#17 Alex Primo - WR</t>
+    <t>#88 Alex Primo - WR</t>
   </si>
   <si>
     <t>#53 Darrell Orr - RDE</t>
   </si>
   <si>
     <t>#75 William Robertson - DT</t>
   </si>
   <si>
     <t>#29 William Mathews - CB</t>
   </si>
   <si>
     <t>#4 Tanner Mara - CB</t>
   </si>
   <si>
     <t>#45 Joel Townsend - CB</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>CAR 19</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
@@ -485,126 +485,126 @@
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#25 Roger Morales - RB</t>
   </si>
   <si>
     <t>#85 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#83 Fletcher Gordon - WR</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
     <t>#79 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#66 John Fogg - LG</t>
   </si>
   <si>
-    <t>#74 David Thorpe - C</t>
+    <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#64 Noel Wilkinson - LG</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
-    <t>#55 Thomas Nickerson - DT</t>
+    <t>#67 Thomas Nickerson - DT</t>
   </si>
   <si>
     <t>#98 Donald Jackson - SLB</t>
   </si>
   <si>
-    <t>#38 Clifton Woods - SS</t>
+    <t>#38 Clifton Woods - CB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>CAR 12</t>
   </si>
   <si>
     <t>2-3-CAR 12 (13:30) 25-Roger Morales ran to CAR 13 for a short loss. Tackle by 92-Amos Malone.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>CAR 13</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-4-CAR 13 (12:50) 5-Zack Warner sacked at CAR 21 for -8 yards (91-Howard Ingraham). Sack allowed by 60-Oliver Hunt.</t>
   </si>
   <si>
     <t>#17 Orlando Doty - TE</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>CAR 21</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-12-CAR 21 (12:16) 3-Conrad Stahl 38 yard field goal is GOOD. CLE 3 CAR 0</t>
   </si>
   <si>
     <t>#19 Victor Ortega - QB</t>
   </si>
   <si>
-    <t>#83 George Becnel - TE</t>
+    <t>#84 George Becnel - TE</t>
   </si>
   <si>
     <t>#77 James Quinn - C</t>
   </si>
   <si>
     <t>#61 Alvin Park - C</t>
   </si>
   <si>
     <t>#74 Joseph Noble - RDE</t>
   </si>
   <si>
-    <t>#95 Larry Pierce - LDE</t>
+    <t>#77 Larry Pierce - LDE</t>
   </si>
   <si>
     <t>#91 Emmanuel Delvalle - WLB</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>(12:13) 3-Conrad Stahl kicks 74 yards from CLE 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CAR 25 (12:13) 24-Sterling Murray ran to CAR 25 for a short loss. Tackle by 7-Donte Tagg.</t>
   </si>
   <si>
     <t>#99 Hal Carter - RDE</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -620,72 +620,72 @@
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-18-CAR 17 (10:54) 8-John Snapp pass INTERCEPTED by 46-Edward Turner at CAR 28. 46-Edward Turner to CAR 0 for 28 yards. TOUCHDOWN! CLE 58-Ray Kellogg was injured on the play. He looks like he should be able to return. CLE 9 CAR 0</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>(10:45) Extra point GOOD by 3-Conrad Stahl. CAR 38-Clifton Woods was injured on the play. He looks like he should be able to return. CLE 10 CAR 0</t>
   </si>
   <si>
     <t>(10:45) 3-Conrad Stahl kicks 74 yards from CLE 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>1-10-CAR 25 (10:45) 8-John Snapp pass complete to 82-Ian Burrowes to CAR 30 for 5 yards. Tackle by 29-William Mathews. CAR 58-Norman Magnuson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#32 Roland Wallace - FB</t>
+    <t>#45 Roland Wallace - FB</t>
   </si>
   <si>
     <t>#35 Aaron Brown - CB</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>CAR 30</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-5-CAR 30 (10:02) 8-John Snapp pass complete to 83-Major Horn to CAR 36 for 7 yards. Tackle by 30-Jerry Powers.</t>
   </si>
   <si>
-    <t>#86 George Velarde - TE</t>
+    <t>#82 George Velarde - TE</t>
   </si>
   <si>
     <t>#65 Larry Beck - C</t>
   </si>
   <si>
     <t>#98 David Willis - DT</t>
   </si>
   <si>
     <t>#58 Albert Cote - SLB</t>
   </si>
   <si>
     <t>#36 Oswaldo Lisenby - CB</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>CAR 36</t>
   </si>
   <si>
     <t>1-10-CAR 36 (9:20) 8-John Snapp pass INTERCEPTED by 29-William Mathews at CAR 48. 29-William Mathews to CAR 48 for -0 yards. Tackle by 82-Ian Burrowes. 29-William Mathews got away with a hold on that play. CAR 65-Larry Beck was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
@@ -695,99 +695,99 @@
   <si>
     <t>1-10-CAR 48 (9:16) 5-Zack Warner pass complete to 83-Fletcher Gordon to CAR 36 for 12 yards. Tackle by 43-Allan McCullough. Great move by 83-Fletcher Gordon to get free of his coverage.</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 36 (8:38) 5-Zack Warner sacked at CAR 46 for -10 yards (91-Howard Ingraham). Sack allowed by 60-Oliver Hunt.</t>
   </si>
   <si>
     <t>8:05</t>
   </si>
   <si>
     <t>CAR 46</t>
   </si>
   <si>
     <t>2-20-CAR 46 (8:04) 5-Zack Warner pass Pass knocked down by 98-Donald Jackson. incomplete, intended for 43-Brent Erickson.</t>
   </si>
   <si>
-    <t>#43 Brent Erickson - RB</t>
+    <t>#41 Brent Erickson - RB</t>
   </si>
   <si>
     <t>#80 Charles Williams - WR</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>3-20-CAR 46 (8:00) 5-Zack Warner pass complete to 89-John Kidd to CAR 43 for 3 yards. Tackle by 41-Toby McKeen. 89-John Kidd did some fancy footwork there.</t>
   </si>
   <si>
     <t>#37 James Groom - RB</t>
   </si>
   <si>
-    <t>#30 Kevin Bowles - CB</t>
+    <t>#29 Kevin Bowles - CB</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>CAR 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-16-CAR 43 (7:24) 18-Donnie Swing punts 30 yards to CAR 12. Fair Catch by 16-Derek Turner.</t>
   </si>
   <si>
     <t>#18 Donnie Swing - P</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>1-10-CAR 12 (7:17) 8-John Snapp pass Pass knocked down by 46-Edward Turner. incomplete, intended for 16-Derek Turner.</t>
   </si>
   <si>
-    <t>#69 Timothy Adams - RT</t>
+    <t>#73 Timothy Adams - RT</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>2-10-CAR 12 (7:13) 24-Sterling Murray ran to CAR 15 for 2 yards. Tackle by 91-David Bonnet.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>3-8-CAR 15 (6:29) 24-Sterling Murray ran to CAR 13 for -1 yards. Tackle by 7-Donte Tagg.</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>4-9-CAR 13 (5:52) 15-Michael Guardado punts 45 yards to CLE 41. Fair Catch by 83-Fletcher Gordon.</t>
   </si>
   <si>
     <t>#15 Michael Guardado - P</t>
   </si>
@@ -872,51 +872,51 @@
   <si>
     <t>CLE 39</t>
   </si>
   <si>
     <t>2-8-CLE 39 (2:55) 5-Zack Warner pass complete to 83-Fletcher Gordon to CLE 41 for 2 yards. Pushed out of bounds by 43-Allan McCullough. Nice job by 83-Fletcher Gordon on that route to lose his coverage.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>3-6-CLE 41 (2:20) 5-Zack Warner pass complete to 89-John Kidd to CAR 9 for 50 yards. Pushed out of bounds by 38-Clifton Woods.</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>CAR 9</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-9-CAR 9 (1:39) 5-Zack Warner pass incomplete, the ball was thrown away. Pressure by 91-Emmanuel Delvalle.</t>
   </si>
   <si>
-    <t>#37 James Cox - SS</t>
+    <t>#23 James Cox - CB</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>2-9-CAR 9 (1:35) 5-Zack Warner sacked at CAR 19 for -10 yards (91-Emmanuel Delvalle). Sack allowed by 43-Brent Erickson.</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
     <t>3-19-CAR 19 (1:01) 5-Zack Warner pass complete to 83-George Becnel to CAR 8 for 11 yards. Tackle by 37-James Cox. CAR 96-Daniel Cooper was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#59 Michael Leonard - WLB</t>
   </si>
   <si>
     <t>0:22</t>
   </si>
   <si>
     <t>CAR 8</t>
   </si>
   <si>
     <t>4-8-CAR 8 (0:21) 3-Conrad Stahl 25 yard field goal is GOOD. CLE 72-Harold Culp was injured on the play. He looks like he should be able to return. CLE 13 CAR 0</t>
   </si>
@@ -1628,51 +1628,51 @@
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>1-10-CLE 46 (11:18) 5-Zack Warner pass complete to 89-John Kidd to CLE 49 for 3 yards. Tackle by 28-Larry Griggs. CAR 28-Larry Griggs was injured on the play.</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>2-7-CLE 49 (10:33) 5-Zack Warner pass complete to 83-Fletcher Gordon to CAR 42 for 9 yards. Tackle by 97-James Baehr. 83-Fletcher Gordon breaks down the CB.</t>
   </si>
   <si>
     <t>#97 James Baehr - WLB</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>1-10-CAR 42 (9:53) 5-Zack Warner pass complete to 83-George Becnel to CAR 37 for 5 yards. Tackle by 91-Howard Ingraham. 83-George Becnel made a great move on the CB. CLE 72-Harold Culp was injured on the play. CAR 55-Thomas Nickerson was injured on the play. PENALTY - Holding (CLE 60-Oliver Hunt)</t>
   </si>
   <si>
-    <t>#90 Charles Macklin - RDE</t>
+    <t>#54 Charles Macklin - RDE</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>1-20-CLE 48 (9:46) 43-Brent Erickson ran to CAR 50 for 2 yards. Tackle by 59-Michael Leonard.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-18-CAR 50 (9:09) 5-Zack Warner pass complete to 25-Roger Morales to CAR 29 for 21 yards. Tackle by 41-Toby McKeen. CAR 95-Larry Pierce was injured on the play.</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
     <t>CAR 29</t>
   </si>
   <si>
     <t>1-10-CAR 29 (8:28) 5-Zack Warner pass Pass knocked down by 20-Ruben Francis. incomplete, intended for 89-John Kidd.</t>
   </si>
@@ -1781,51 +1781,51 @@
   <si>
     <t>2:50</t>
   </si>
   <si>
     <t>1-10-CLE 26 (2:49) 8-John Snapp pass Pass knocked down by 7-Donte Tagg. incomplete, intended for 86-George Velarde.</t>
   </si>
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>2-10-CLE 26 (2:46) 8-John Snapp pass Pass knocked down by 27-Travis Jones. incomplete, intended for 16-Derek Turner. 27-Travis Jones got away with a hold on that play.</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>3-10-CLE 26 (2:43) 8-John Snapp pass incomplete, intended for 10-Francis Murphy.</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>4-10-CLE 26 (2:39) 4-Frank Aoki 43 yard field goal is GOOD. CLE 30 CAR 3</t>
   </si>
   <si>
-    <t>#67 Gene Stein - RT</t>
+    <t>#56 Gene Stein - RT</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>(2:35) 4-Frank Aoki kicks 74 yards from CAR 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-CLE 25 (2:35) 43-Brent Erickson ran to CLE 24 for -1 yards. Tackle by 92-Amos Malone.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>2-11-CLE 24 (2:00) 43-Brent Erickson ran to CLE 25 for 1 yards. Tackle by 91-Howard Ingraham. 37-James Groom was completely beat on that play.</t>
   </si>
   <si>
     <t>1:20</t>
   </si>
   <si>
     <t>3-10-CLE 25 (1:19) 37-James Groom ran to CLE 25 for a short gain. Tackle by 92-Amos Malone.</t>
   </si>
   <si>
     <t>4-10-CLE 25 (0:46) 18-Donnie Swing punts 47 yards to CAR 28. 16-Derek Turner to CAR 32 for 4 yards. Tackle by 27-Travis Jones. CAR 55-Thomas Nickerson was injured on the play.</t>
   </si>