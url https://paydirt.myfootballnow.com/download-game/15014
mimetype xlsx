--- v1 (2026-09-21)
+++ v2 (2026-10-13)
@@ -365,63 +365,63 @@
   <si>
     <t>#84 Major Horn - TE</t>
   </si>
   <si>
     <t>#16 Derek Turner - WR</t>
   </si>
   <si>
     <t>#81 Jeremy Lee - WR</t>
   </si>
   <si>
     <t>#82 Ian Burrowes - WR</t>
   </si>
   <si>
     <t>#79 Dennis Smith - LT</t>
   </si>
   <si>
     <t>#64 Bert Newell - LG</t>
   </si>
   <si>
     <t>#58 Norman Magnuson - C</t>
   </si>
   <si>
     <t>#76 Miguel Hughes - RT</t>
   </si>
   <si>
-    <t>#75 Larry Cantor - RT</t>
+    <t>#75 Larry Cantor - LT</t>
   </si>
   <si>
     <t>#70 Michael Richmond - LDE</t>
   </si>
   <si>
     <t>#58 Ray Kellogg - DT</t>
   </si>
   <si>
     <t>#95 Raul Clark - RDE</t>
   </si>
   <si>
-    <t>#34 Fernando Serrano - SLB</t>
+    <t>#43 Fernando Serrano - SLB</t>
   </si>
   <si>
     <t>#93 Anthony Francis - MLB</t>
   </si>
   <si>
     <t>#16 David Bonnet - SLB</t>
   </si>
   <si>
     <t>#7 Donte Tagg - WLB</t>
   </si>
   <si>
     <t>#46 Edward Turner - CB</t>
   </si>
   <si>
     <t>#43 George Parenteau - CB</t>
   </si>
   <si>
     <t>#27 Travis Jones - CB</t>
   </si>
   <si>
     <t>#30 Jerry Powers - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 19 (14:06) 5-Zack Warner pass complete to 85-Rolland Demelo to CAR 12 for 7 yards. Tackle by 38-Clifton Woods.</t>
   </si>
   <si>
     <t>#5 Zack Warner - QB</t>
   </si>
   <si>
     <t>#25 Roger Morales - RB</t>
   </si>
   <si>
     <t>#85 Rolland Demelo - TE</t>
   </si>
   <si>
     <t>#13 Glen Lillibridge - WR</t>
   </si>
   <si>
     <t>#83 Fletcher Gordon - WR</t>
   </si>
   <si>
     <t>#89 John Kidd - WR</t>
   </si>
   <si>
-    <t>#79 Oliver Hunt - LT</t>
+    <t>#61 Oliver Hunt - LT</t>
   </si>
   <si>
     <t>#66 John Fogg - LG</t>
   </si>
   <si>
     <t>#55 David Thorpe - C</t>
   </si>
   <si>
     <t>#64 Noel Wilkinson - LG</t>
   </si>
   <si>
     <t>#72 Harold Culp - RT</t>
   </si>
   <si>
     <t>#67 Thomas Nickerson - DT</t>
   </si>
   <si>
     <t>#98 Donald Jackson - SLB</t>
   </si>
   <si>
     <t>#38 Clifton Woods - CB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>