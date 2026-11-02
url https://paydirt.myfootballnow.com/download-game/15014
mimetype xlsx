--- v2 (2026-10-13)
+++ v3 (2026-11-02)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Conrad Stahl kicks 74 yards from CLE 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>#24 Sterling Murray - RB</t>
   </si>
   <si>
     <t>#43 Allan McCullough - CB</t>
   </si>
   <si>
     <t>#66 Jason Justice - DT</t>
   </si>
   <si>
     <t>#92 Amos Malone - WLB</t>
   </si>
   <si>
     <t>#20 Ruben Francis - CB</t>
   </si>
   <si>
     <t>#28 Larry Griggs - CB</t>
   </si>
   <si>
-    <t>#91 Howard Ingraham - RDE</t>
+    <t>#79 Howard Ingraham - RDE</t>
   </si>
   <si>
     <t>#54 Scott Harms - MLB</t>
   </si>
   <si>
     <t>#96 Daniel Cooper - LDE</t>
   </si>
   <si>
     <t>#99 J.J. Watkins - WLB</t>
   </si>
   <si>
     <t>#26 Toby McKeen - CB</t>
   </si>
   <si>
     <t>#3 Conrad Stahl - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>